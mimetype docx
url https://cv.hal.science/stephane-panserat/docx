--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -109,295 +109,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperphagia and hepatic lipid storage in ducks: an exploratory experimental model</w:t>
+                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaïma Hakkach</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 118 (2), pp.111211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00191.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571575v1</w:t>
+                <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Hyperphagia and hepatic lipid storage in ducks: an exploratory experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Chaïma Hakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pigeon</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 118, </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00191.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528110v1</w:t>
+                <w:t xml:space="preserve">hal-05571575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Injection of Lipids Into Yolk Sac has Been Shown to Alter the Lipid Metabolism of Adult Nile Tilapia (Oreochromis niloticus)</w:t>
               </w:r>
@@ -511,680 +511,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refeeding with different levels of dietary carbohydrate modulates epigenetic stability through global DNA (de)methylation and histone modifications in juvenile and adult Nile tilapia ( Oreochromis niloticus )</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linseed oil injection into the yolk reserve strongly modulates lipid gene expression and fatty acid composition in juvenile Nile tilapia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">P. Pasomboon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">S. Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boonanuntanasarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2025.2566514⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.101647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289757v1</w:t>
+                <w:t xml:space="preserve">hal-05284113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycogenic hepatopathy in a primitive teleost fish model: the inductive effect of high carbohydrate diet and the alleviating role of betaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiahong Zou</w:t>
+                <w:t xml:space="preserve">Long-term effects of high carbohydrate feeding in Nile tilapia broodstock on intermediary and carbohydrate metabolism in offspring through juvenile stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linli Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirijanya Thongchaitriwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenglin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenwei Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yuhua Zhao</w:t>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42995-025-00301-0⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.102941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066181v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impacts of embryonic thermal manipulation in mule duck, a kinetic study: new tools for metabolic programming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Marchand</w:t>
+                <w:t xml:space="preserve">Refeeding with different levels of dietary carbohydrate modulates epigenetic stability through global DNA (de)methylation and histone modifications in juvenile and adult Nile tilapia ( Oreochromis niloticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirijanya Thongchaitriwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12192-7⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2025.2566514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355976v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linseed oil injection into the yolk reserve strongly modulates lipid gene expression and fatty acid composition in juvenile Nile tilapia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycogenic hepatopathy in a primitive teleost fish model: the inductive effect of high carbohydrate diet and the alleviating role of betaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahong Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojuan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pasomboon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuhua Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101647⟩</w:t>
+              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42995-025-00301-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284113v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of high carbohydrate feeding in Nile tilapia broodstock on intermediary and carbohydrate metabolism in offspring through juvenile stage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shenglin Yang</w:t>
+                <w:t xml:space="preserve">Short-term impacts of embryonic thermal manipulation in mule duck, a kinetic study: new tools for metabolic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ll. Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">M. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.102941. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12192-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141113v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of maternal DHA-enriched plant-based diets on early development of rainbow trout offspring: insights into parental nutritional programming</w:t>
               </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,857 +1298,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerol supplementation in farmed fish species: A review from zootechnical performance to metabolic utilisation</w:t>
+                <w:t xml:space="preserve">Differential responses of hepatopancreas transcriptome between fast and slow growth in giant freshwater prawns (Macrobrachium rosenbergii) fed a plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Coelho</w:t>
+                <w:t xml:space="preserve">Khanakorn Phonsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Palma</w:t>
+                <w:t xml:space="preserve">Rapeepat Mavichak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludgero C Tavares</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12930⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.4957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-54349-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605904v1</w:t>
+                <w:t xml:space="preserve">hal-04484417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of refeeding with low- or high-carbohydrate diets on intermediary carbohydrate metabolism in juvenile and adult Nile tilapia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid adaptation of the rainbow trout intestinal microbiota to the use of a high-starch 100% plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Thongchaitriwat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kumkhong</w:t>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Jessica Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (11), pp.101334. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnae039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738989v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early starvation in European seabass (Dicentrarchus labrax) larvae has no drastic effect on hepatic intermediary metabolism in juveniles</w:t>
+                <w:t xml:space="preserve">Glycerol supplementation in farmed fish species: A review from zootechnical performance to metabolic utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khanakorn Phonsiri</w:t>
+                <w:t xml:space="preserve">Margarida Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+                <w:t xml:space="preserve">Mariana Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jep Lokesh</w:t>
+                <w:t xml:space="preserve">Ludgero C Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Ivan Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-024-01320-x⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468539v1</w:t>
+                <w:t xml:space="preserve">hal-04605904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of refeeding with low- or high-carbohydrate diets on intermediary carbohydrate metabolism in juvenile and adult Nile tilapia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thongchaitriwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (11), pp.101334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721970v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of hepatopancreas transcriptome between fast and slow growth in giant freshwater prawns (Macrobrachium rosenbergii) fed a plant-based diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Early starvation in European seabass (Dicentrarchus labrax) larvae has no drastic effect on hepatic intermediary metabolism in juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanakorn Phonsiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Goikoetxea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-54349-6⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-024-01320-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484417v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid adaptation of the rainbow trout intestinal microbiota to the use of a high-starch 100% plant-based diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seven generations of selection for muscle fat content greatly affect rainbow trout flesh quality and muscle fiber size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Defaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jep Lokesh</w:t>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Calo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnae039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2024.102343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606138v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High carbohydrate to protein ratio promotes changes in intestinal microbiota and host metabolism in rainbow trout (Oncorhynchus mykiss) fed plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,64 +2225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2487,295 +2487,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delaygues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977878v1</w:t>
+                <w:t xml:space="preserve">hal-04356432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Marine Delaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (7), pp.1105-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356432v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary tributyrin supplementation enhances the immune and antioxidant responses of rainbow trout (Oncorhynchus mykiss) without changes in fish performance</w:t>
               </w:r>
@@ -2813,51 +2813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Cavalheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Espirito-Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.101735. </w:t>
@@ -2908,64 +2908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex dimorphism of glucosensing parameters and appetite-regulating peptides in the hypothalamus of rainbow trout broodstocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Favalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting/refeeding: an experimental model to study the impact of early thermal manipulation on hepatic metabolism in mule ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 324 (1), pp.R45-R57. </w:t>
@@ -3297,51 +3297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of embryonic thermal programming confirms increased liver fattening in mule ducks and changes in lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,51 +3349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1142398. </w:t>
@@ -3425,485 +3425,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short initial period of high carbohydrate feeding improves nutrient utilisation in juvenile Nile tilapia (Oreochromis niloticus) fed a high carbohydrate diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattanan Srisakultiew</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 561, pp.738661. </w:t>
+              <w:t xml:space="preserve">, 2022, 561, pp.738699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781719v1</w:t>
+                <w:t xml:space="preserve">hal-03763673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Utilization of Dietary Glycerol in Carnivorous Fish - Part I: Insights Into Hepatic Carbohydrate Metabolism of Juvenile Rainbow Trout (Oncorhynchus mykiss) and European Seabass (Dicentrarchus labrax)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short initial period of high carbohydrate feeding improves nutrient utilisation in juvenile Nile tilapia (Oreochromis niloticus) fed a high carbohydrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludgero Tavares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Nattanan Srisakultiew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">João Rito</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.836610⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 561, pp.738661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653814v1</w:t>
+                <w:t xml:space="preserve">hal-03781719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of eggs biochemical composition and progeny survival by maternal high carbohydrate nutrition in a teleost fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Utilization of Dietary Glycerol in Carnivorous Fish - Part I: Insights Into Hepatic Carbohydrate Metabolism of Juvenile Rainbow Trout (Oncorhynchus mykiss) and European Seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludgero Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Callet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">João Rito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21185-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.836610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812318v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular programming of the hepatic lipid metabolism via a parental high carbohydrate and low protein diet in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3931,636 +3931,636 @@
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (12), pp.100670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Milhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.158584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Alteration of eggs biochemical composition and progeny survival by maternal high carbohydrate nutrition in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 561, pp.738699. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21185-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763673v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of different critical embryonic periods to modify egg incubation temperature in mule ducks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
+                <w:t xml:space="preserve">On the Utilization of Dietary Glycerol in Carnivorous Fish—Part II: Insights Into Lipid Metabolism of Rainbow Trout (Oncorhynchus mykiss) and European Seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Viegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Rito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100416⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.836612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617205v1</w:t>
+                <w:t xml:space="preserve">hal-03653872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Utilization of Dietary Glycerol in Carnivorous Fish—Part II: Insights Into Lipid Metabolism of Rainbow Trout (Oncorhynchus mykiss) and European Seabass (Dicentrarchus labrax)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">João Rito</w:t>
+                <w:t xml:space="preserve">Identification of different critical embryonic periods to modify egg incubation temperature in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morganx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.836612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653872v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic global DNA Hypomethylation Phenotype in Rainbow Trout Fed Diets Varying in Carbohydrate to Protein Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4637,77 +4637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4788,64 +4788,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Embryonic Thermal Programming on the Expression of Genes Involved in Foie gras Production in Mule Ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Massimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,77 +4922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose injection into the yolk influences intermediary metabolism in adult Nile tilapia fed with high levels of carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5043,51 +5043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No adverse effect of a maternal high carbohydrate diet on their offspring, in rainbow trout ( Oncorhynchus mykiss )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,64 +5216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Silva-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Rito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 535, </w:t>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (7), </w:t>
@@ -5707,857 +5707,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laury Lescat</w:t>
+                <w:t xml:space="preserve">Early feeding with hyperglucidic diet during fry stage exerts long-term positive effects on nutrient metabolism and growth performance in adult tilapia ( Oreochromis niloticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jns.2020.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408346v1</w:t>
+                <w:t xml:space="preserve">hal-02933233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of a 4-day feed restriction at the protozoea stage on metabolic gene expressions of whiteleg shrimp (Litopenaeus vannamei)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Baron</w:t>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.8715⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872145v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic Glycerol Metabolism-Related Genes in Carnivorous Rainbow Trout (Oncorhynchus mykiss): Insights Into Molecular Characteristics, Ontogenesis, and Nutritional Regulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonardo J Magnoni</w:t>
+                <w:t xml:space="preserve">Long-term impact of a 4-day feed restriction at the protozoea stage on metabolic gene expressions of whiteleg shrimp (Litopenaeus vannamei)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Paulo A. Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Weissman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Serusier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraia Marques Putrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00882⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911015v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of DNA methylation related genes in chordates: new insights from multiple whole genome duplications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatic Glycerol Metabolism-Related Genes in Carnivorous Rainbow Trout (Oncorhynchus mykiss): Insights Into Molecular Characteristics, Ontogenesis, and Nutritional Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo J Magnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-57753-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457196v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary history of DNA methylation related genes in chordates: new insights from multiple whole genome duplications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihua Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112692⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-57753-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364326v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early feeding with hyperglucidic diet during fry stage exerts long-term positive effects on nutrient metabolism and growth performance in adult tilapia ( Oreochromis niloticus )</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Tonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.e41. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jns.2020.34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933233v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of a low-protein high-carbohydrate diet in mature broodstock of a glucose-intolerant teleost, the rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huihua Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6673,51 +6673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6781,90 +6781,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Injection Into Yolk Positively Modulates Intermediary Metabolism and Growth Performance in Juvenile Nile Tilapia (Oreochromis niloticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
@@ -6902,103 +6902,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of glucose metabolism-related genes in the emerging teleost model Mexican tetra surface fish: a first exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (2), pp.191853. </w:t>
@@ -7170,51 +7170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pck-ing up steam: widening the salmonid gluconeogenic gene duplication trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Kostyniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7330,77 +7330,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Masagounder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (18), </w:t>
@@ -7572,90 +7572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive impact of moderate food restriction on reproductive success of the rainbow trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7853,77 +7853,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the rainbow trout hepatic miRNAome under diet-induced hyperglycemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Kostyniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais Jubouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson F. de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8268,64 +8268,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Alami-Durante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8385,51 +8385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on intermediary metabolism for a better understanding of nutrition in teleosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8487,1142 +8487,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation by dietary carbohydrates of intermediary metabolism in liver and muscle of two isogenic lines of rainbow trout</w:t>
+                <w:t xml:space="preserve">Hepatic Glucose Metabolic Responses to Digestible Dietary Carbohydrates in Two Isogenic Lines of Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuerong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01579⟩</w:t>
+              <w:t xml:space="preserve">Biology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (6), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/bio.032896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624694v1</w:t>
+                <w:t xml:space="preserve">hal-02139723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of intestinal microbiota in two lines of rainbow trout (Oncorhynchus Mykiss) divergently selected for muscle fat content</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Dietary methionine deficiency affects oxidative status, mitochondrial integrity and mitophagy in the liver of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Even</w:t>
+                <w:t xml:space="preserve">Arnaud Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Camougrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cláudia Figueiredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Microbiology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874285801812010308⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28559-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880455v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming of the Glucose Metabolism in Rainbow Trout Juveniles after Chronic Hypoxia at Hatching Stage Combined with a High Dietary Carbohydrate: Protein Ratios Intake at First-Feeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Regulation by dietary carbohydrates of intermediary metabolism in liver and muscle of two isogenic lines of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.01.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02139719v1</w:t>
+                <w:t xml:space="preserve">hal-02624694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition of intestinal microbiota in two lines of rainbow trout (Oncorhynchus Mykiss) divergently selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+              <w:t xml:space="preserve">Open Microbiology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.308-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874285801812010308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856172v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular responses of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araya Jangprai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 482, pp.117-123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901310v1</w:t>
+                <w:t xml:space="preserve">hal-01856172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids : hepatic glucokinase is expressed in wild fish in Kerguelen Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Molecular responses of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirana Yoohat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gaudin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Herman</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 482, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607554v1</w:t>
+                <w:t xml:space="preserve">hal-01901310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic Glucose Metabolic Responses to Digestible Dietary Carbohydrates in Two Isogenic Lines of Rainbow Trout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids : hepatic glucokinase is expressed in wild fish in Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/bio.032896⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.276-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139723v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary methionine deficiency affects oxidative status, mitochondrial integrity and mitophagy in the liver of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Seite</w:t>
+                <w:t xml:space="preserve">Programming of the Glucose Metabolism in Rainbow Trout Juveniles after Chronic Hypoxia at Hatching Stage Combined with a High Dietary Carbohydrate: Protein Ratios Intake at First-Feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihua Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mourier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cláudia Figueiredo-Silva</w:t>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), 14 p. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 488, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28559-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854610v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation of the promoter region of bnip3 and bnip3l genes induced by metabolic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9842,90 +9842,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic programming in juveniles of the whiteleg shrimp ( Litopenaeus vannamei ) linked to an early feed restriction at the post-larval stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Paulo Araujo Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Serusier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Weissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraia Marques Putrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 495, pp.328-338. </w:t>
@@ -9957,1039 +9957,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dietary carbohydrate/protein ratio on hepatic metabolism in land-locked Atlantic salmon (Salmo salar L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional History Does Not Modulate Hepatic Oxidative Status of European Sea Bass (Dicentrarchus Labrax) Submitted to Handling Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica B. Betancor</w:t>
+                <w:t xml:space="preserve">Amalia Peréz-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf E. Olsen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angelico Madaro</w:t>
+                <w:t xml:space="preserve">Filipe Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01751⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (3), pp.911-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-018-0480-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964287v1</w:t>
+                <w:t xml:space="preserve">hal-02139716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional History Does Not Modulate Hepatic Oxidative Status of European Sea Bass (Dicentrarchus Labrax) Submitted to Handling Stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carolina Castro</w:t>
+                <w:t xml:space="preserve">Impact of dietary carbohydrate/protein ratio on hepatic metabolism in land-locked Atlantic salmon (Salmo salar L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica B. Betancor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf E. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalia Peréz-Jiménez</w:t>
+                <w:t xml:space="preserve">Ole F. Skulstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Coutinho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Angelico Madaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44 (3), pp.911-918. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-018-0480-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139716v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Programming Effect of Embryonic Hypoxia Exposure and High-Carbohydrate Diet at First Feeding on Glucose Metabolism in Juvenile Rainbow Trout</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ontogenesis of metabolic gene expression in whiteleg shrimp ( Litopenaeus vannamei ): New molecular tools for programming in the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Paulo Araujo Lage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraia Marques Putrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Weissman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220 (20), pp.3686-3694. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 479, pp.142-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.161406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139721v1</w:t>
+                <w:t xml:space="preserve">hal-01605560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of autophagy-related gene expression dynamics during long term fasting in European eel (Anguilla anguilla)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle catabolic capacities and global hepatic epigenome are modified in juvenile rainbow trout fed different vitamin levels at first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18164-6⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468, pp.515-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695895v1</w:t>
+                <w:t xml:space="preserve">hal-01901309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle catabolic capacities and global hepatic epigenome are modified in juvenile rainbow trout fed different vitamin levels at first feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary history of glucose-6-phosphatase encoding genes in vertebrate lineages: towards a better understanding of the functions of multiple duplicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Arbenoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.11.021⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3727-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901309v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of glucose-6-phosphatase encoding genes in vertebrate lineages: towards a better understanding of the functions of multiple duplicates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Long-Term Programming Effect of Embryonic Hypoxia Exposure and High-Carbohydrate Diet at First Feeding on Glucose Metabolism in Juvenile Rainbow Trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3727-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (20), pp.3686-3694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.161406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605942v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenesis of metabolic gene expression in whiteleg shrimp ( Litopenaeus vannamei ): New molecular tools for programming in the future</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of autophagy-related gene expression dynamics during long term fasting in European eel (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Olazcuaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 479, pp.142-149. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.05.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18164-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605560v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to an acute hypoxic stimulus during early life affects the expression of glucose metabolism-related genes at first-feeding in trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11062,64 +11062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esmail Lutfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 471, pp.80-91. </w:t>
@@ -11271,1065 +11271,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Glucose Feeding of Gilthead Seabream (Sparus Aurata) Larvae: Effects on Molecular and Metabolic Pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Arbenoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.09.015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139690v1</w:t>
+                <w:t xml:space="preserve">hal-01901393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking at the Metabolic Consequences of the Colchicine-Based in Vivo Autophagic Flux Assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Postprandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout (O. mykiss) and impact of diet composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Borey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1117732⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), pp.1187--1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-016-0208-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139691v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fish oil replacement by vegetable oil blend on digestive enzymes and tissue histomorphology of European sea bass (Dicentrarchus labrax) juveniles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Díaz-Rosales</w:t>
+                <w:t xml:space="preserve">High-Glucose Feeding of Gilthead Seabream (Sparus Aurata) Larvae: Effects on Molecular and Metabolic Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Dinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-015-0130-1⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 451, pp.241-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901430v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The five glucose-6-phosphatase paralogous genes are differentially regulated by insulin alone or combined with high level of amino acids and/or glucose in trout hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (4), pp.207-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11033-016-3962-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Glucose Stimulus at Larval Stage Modifies the Carbohydrate Metabolic Pathway in Gilthead Seabream (Sparus Aurata) Juveniles: An in Vivo Approach Using (14)C-Starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 201, pp.189-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2016.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Methionine Imbalance Alters the Transcriptional Regulation of Genes Involved in Glucose, Lipid and Amino Acid Metabolism in the Liver of Rainbow Trout (Oncorhynchus Mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 454, pp.56-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Effects of fish oil replacement by vegetable oil blend on digestive enzymes and tissue histomorphology of European sea bass (Dicentrarchus labrax) juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Pérez-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia R. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Díaz-Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1), pp.203-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-015-0130-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901393v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout (O. mykiss) and impact of diet composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking at the Metabolic Consequences of the Colchicine-Based in Vivo Autophagic Flux Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Borey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+                <w:t xml:space="preserve">Yujie Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (4), pp.1187--1202. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.343-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10695-016-0208-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1117732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494449v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary lipid and carbohydrate interactions: implications on lipid and glucose absorption, transport in gilthead sea bream (Sparus aurata) juveniles</w:t>
               </w:r>
@@ -12622,51 +12622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12828,441 +12828,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic fatty acid biosynthesis is more responsive to protein than carbohydrate in rainbow trout during acute stimulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wei Dai</w:t>
+                <w:t xml:space="preserve">Liver and intestine oxidative status of gilthead sea bream fed vegetable oil and carbohydrate rich diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Firmino Diógenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 310 (1), pp.R74-R86. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 464, pp.665-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00281.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901427v1</w:t>
+                <w:t xml:space="preserve">hal-01901306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver and intestine oxidative status of gilthead sea bream fed vegetable oil and carbohydrate rich diets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Filipe Coutinho</w:t>
+                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh N. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2016.08.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01901306v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular pathways associated with the nutritional programming of plant-based diet acceptance in rainbow trout following an early feeding exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukundh N. Balasubramanian</w:t>
+                <w:t xml:space="preserve">Hepatic fatty acid biosynthesis is more responsive to protein than carbohydrate in rainbow trout during acute stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 310 (1), pp.R74-R86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2804-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00281.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346912v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Tom Moon's research highlighted the question of glucose tolerance in carnivorous fish</w:t>
               </w:r>
@@ -13339,51 +13339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose Metabolism Ontogenesis in Rainbow Trout (Oncorhynchus Mykiss) in the Light of the Recently Sequenced Genome: New Tools for Intermediary Metabolism Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13495,64 +13495,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
@@ -13584,835 +13584,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food shortage causes differential effects on body composition and tissue-specific gene expression in salmon modified for increased growth hormone production</w:t>
+                <w:t xml:space="preserve">Feeding rainbow trout with a lipid-enriched diet : effects on fatty acid sensing, regulation of food intake and cellular signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Abernathy</w:t>
+                <w:t xml:space="preserve">Marta Libran-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Sakhrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10126-015-9654-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218 (16), pp.2610-2619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.123802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901423v1</w:t>
+                <w:t xml:space="preserve">hal-01901420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acids attenuate insulin action on gluconeogenesis and promote fatty acid biosynthesis via mTORC1 signaling pathway in trout hepatocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wei Dai</w:t>
+                <w:t xml:space="preserve">Food shortage causes differential effects on body composition and tissue-specific gene expression in salmon modified for increased growth hormone production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abernathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Welker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sakhrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000430281⟩</w:t>
+              <w:t xml:space="preserve">Marine Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (6), pp.753-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10126-015-9654-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901412v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary carbohydrate and lipid source affect cholesterol metabolism of European sea bass (Dicentrarchus labrax) juveniles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">The concentration of plasma metabolites varies throughout reproduction and affects offspring number in wild brown trout (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184, pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114515002731⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901426v1</w:t>
+                <w:t xml:space="preserve">hal-01901347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concentration of plasma metabolites varies throughout reproduction and affects offspring number in wild brown trout (Salmo trutta)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the nutritional regulation of gluconeogenesis in carnivorous rainbow trout (Oncorhynchus mykiss): a gene duplication trail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.01.025⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (7), pp.253-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00026.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01901347v1</w:t>
+                <w:t xml:space="preserve">hal-01901407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the nutritional regulation of gluconeogenesis in carnivorous rainbow trout (Oncorhynchus mykiss): a gene duplication trail.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietary carbohydrate and lipid source affect cholesterol metabolism of European sea bass (Dicentrarchus labrax) juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Pérez-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (8), pp.1143-1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114515002731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00026.2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901407v1</w:t>
+                <w:t xml:space="preserve">hal-01901426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding rainbow trout with a lipid-enriched diet : effects on fatty acid sensing, regulation of food intake and cellular signaling pathways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Amino acids attenuate insulin action on gluconeogenesis and promote fatty acid biosynthesis via mTORC1 signaling pathway in trout hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 218 (16), pp.2610-2619. </w:t>
+              <w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (3), pp.1084-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.123802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000430281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901420v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fish oil replacement by a vegetable oil blend on digestibility, postprandial serum metabolite profile, lipid and glucose metabolism of European sea bass (Dicentrarchus labrax) juveniles</w:t>
               </w:r>
@@ -14553,51 +14553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Perez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Diaz-Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14661,103 +14661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose metabolism and gene expression in juvenile zebrafish (Danio rerio) challenged with a high carbohydrate diet : effects of an acute glucose stimulus during late embryonic life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Engrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Gavaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113 (3), pp.403-413. </w:t>
@@ -14789,291 +14789,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic consequences of microRNA-122 inhibition in rainbow trout, Oncorhynchus mykiss</w:t>
+                <w:t xml:space="preserve">Acute endocrine and nutritional co-regulation of the hepatic omy-miRNA-122b and the lipogenic gene fas in rainbow trout, Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Martyniuk</w:t>
+                <w:t xml:space="preserve">Claudia A. Figueredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 169, pp.16-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638393v1</w:t>
+                <w:t xml:space="preserve">hal-02633675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose overload in yolk has little effect on the long-term modulation of carbohydrate metabolic genes in zebrafish (Danio rerio)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paulo Gavaia</w:t>
+                <w:t xml:space="preserve">Metabolic consequences of microRNA-122 inhibition in rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.J. Martyniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 217 (7), pp.1139-1149. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.095463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634323v1</w:t>
+                <w:t xml:space="preserve">hal-02638393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of glucokinase : a cross-species story</w:t>
               </w:r>
@@ -15161,161 +15161,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute endocrine and nutritional co-regulation of the hepatic omy-miRNA-122b and the lipogenic gene fas in rainbow trout, Oncorhynchus mykiss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+                <w:t xml:space="preserve">Glucose overload in yolk has little effect on the long-term modulation of carbohydrate metabolic genes in zebrafish (Danio rerio)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Engrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gavaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia A. Figueredo-Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 169, pp.16-24. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (7), pp.1139-1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2013.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.095463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633675v1</w:t>
+                <w:t xml:space="preserve">hal-02634323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of dietary carbohydrate sources and forms on metabolic response and intestinal microbiota in sea bass juveniles, Dicentrarchus labrax</w:t>
               </w:r>
@@ -15486,51 +15486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M.P. Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15607,77 +15607,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 307 (10), pp.R 1231-R1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15711,90 +15711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary methionine availability affects the main factors involved in muscle protein turnover in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Belghit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15839,472 +15839,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High or low dietary carbohydrate: protein ratios during first-feeding affect glucose metabolism and intestinal microbiota in juvenile rainbow trout</w:t>
+                <w:t xml:space="preserve">Comparison of glucose and lipid metabolic gene expressions between fat and lean lines of rainbow trout after a glucose load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mennigen</w:t>
+                <w:t xml:space="preserve">Junyan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Plagnes-Juan</w:t>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Veron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.106062⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549364v1</w:t>
+                <w:t xml:space="preserve">hal-02631796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin regulates lipid and glucose metabolism similarly in two lines of rainbow trout divergently selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 204, pp.49-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2014.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of glucose and lipid metabolic gene expressions between fat and lean lines of rainbow trout after a glucose load</w:t>
+                <w:t xml:space="preserve">High or low dietary carbohydrate: protein ratios during first-feeding affect glucose metabolism and intestinal microbiota in juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyan Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">J. Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biju Kamalam</w:t>
+                <w:t xml:space="preserve">E. Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">V. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217 (19), pp.3396--3406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0105548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.106062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631796v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose metabolic gene expression in growth hormone transgenic coho salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16381,90 +16381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for high muscle fat in rainbow trout induces potentially higher chylomicron synthesis and PUFA biosynthesis in the intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16509,1102 +16509,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism and fatty acid profile in fat and lean rainbow trout lines fed with vegetable oil: effect of carbohydrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des aliments à base de végétaux pour les poissons d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.303-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652616v1</w:t>
+                <w:t xml:space="preserve">hal-01019139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des aliments à base de végétaux pour les poissons d'élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogenetic expression of metabolic genes and microRNAs in rainbow trout alevins during the transition from the endogenous to the exogenous feeding period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mennigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (9), pp.1597-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.082248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01019139v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macronutrient composition of the diet affects the feeding-mediated down regulation of autophagy in muscle of rainbow trout (O. mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikram Belghit</w:t>
+                <w:t xml:space="preserve">A comparative study of the metabolic response in rainbow trout and Nile tilapia to changes in dietary macronutrient composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Figueiredo-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subramanian Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074308⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (5), pp.816-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711451200205X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646373v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic expression of metabolic genes and microRNAs in rainbow trout alevins during the transition from the endogenous to the exogenous feeding period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Macronutrient composition of the diet affects the feeding-mediated down regulation of autophagy in muscle of rainbow trout (O. mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Belghit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.082248⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646393v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of the metabolic response in rainbow trout and Nile tilapia to changes in dietary macronutrient composition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan W. Schrama</w:t>
+                <w:t xml:space="preserve">Metabolism and fatty acid profile in fat and lean rainbow trout lines fed with vegetable oil: effect of carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 109 (5), pp.816-826. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S000711451200205X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0076570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643674v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial regulation of growth and metabolism related factors in zebrafish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+                <w:t xml:space="preserve">Response of hepatic lipid and glucose metabolism to a mixture or single fatty acids : possible presence of fatty acid-sensing mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Libran-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Figueiredo-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Larquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Lanneretonne</w:t>
+                <w:t xml:space="preserve">Jesus M. Miguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zebrafish</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (1), pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/zeb.2012.0835⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651550v1</w:t>
+                <w:t xml:space="preserve">hal-02652591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of hepatic lipid and glucose metabolism to a mixture or single fatty acids : possible presence of fatty acid-sensing mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Figueiredo-Silva</w:t>
+                <w:t xml:space="preserve">Apparent low ability of liver and muscle to adapt to variation of dietary carbohydrate : protein ratio in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus M. Miguez</w:t>
+                <w:t xml:space="preserve">Mélanie Larquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 164 (1), pp.241-248. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (8), pp.1359-1372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114512003352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652591v1</w:t>
+                <w:t xml:space="preserve">hal-02651452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent low ability of liver and muscle to adapt to variation of dietary carbohydrate : protein ratio in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId532" w:history="1">
+                <w:t xml:space="preserve">Postprandial regulation of growth and metabolism related factors in zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lanneretonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 109 (8), pp.1359-1372. </w:t>
+              <w:t xml:space="preserve">Zebrafish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (2), pp.237-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114512003352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/zeb.2012.0835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651452v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The positive impact of the early-feeding of a plant-based diet on its future acceptance and utilisation in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17694,103 +17694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-prandial regulation of hepatic glucokinase and lipogenesis requires the activation of TORC1 signalling in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 216 (3), pp.4483-4492. </w:t>
@@ -17841,90 +17841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose and lipid metabolism in the pancreas of rainbow trout is regulated at the molecular level by nutritional status and carbohydrate intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 182 (4), pp.507-516. </w:t>
@@ -18013,64 +18013,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riflade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (3), pp.1-12. </w:t>
@@ -18108,103 +18108,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of metabolism by dietary carbohydrates in two lines of rainbow trout divergently selected for muscle fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 215 (15), pp.2567-2578. </w:t>
@@ -18397,51 +18397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18531,64 +18531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Figueiredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18629,683 +18629,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic consequences of hepatic AMP-kinase phosphorylation in rainbow trout</w:t>
+                <w:t xml:space="preserve">Glucose homeostasis in rainbow trout fed a high-carbohydrate diet: metformin and insulin interact in a tissue-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20228. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300 (1), pp.R166-R174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00619.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650545v1</w:t>
+                <w:t xml:space="preserve">hal-02643228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary carbohydrate utilization by European sea bass (Dicentrarchus labrax L.) and gilthead sea bream (Sparus aurata L.) juveniles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Enes</w:t>
+                <w:t xml:space="preserve">Effect of acute and chronic insulin administrations on major factors involved in the control of muscle protein turnover in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Oliva-Teles</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fisheries Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172 (3), pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10641262.2011.579363⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650461v1</w:t>
+                <w:t xml:space="preserve">hal-02652219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acute and chronic insulin administrations on major factors involved in the control of muscle protein turnover in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Dietary carbohydrate utilization by European sea bass (Dicentrarchus labrax L.) and gilthead sea bream (Sparus aurata L.) juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliva-Teles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.03.026⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fisheries Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.201-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10641262.2011.579363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652219v1</w:t>
+                <w:t xml:space="preserve">hal-02650461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
+                <w:t xml:space="preserve">The metabolic consequences of hepatic AMP-kinase phosphorylation in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Vachot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Paul Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648068v1</w:t>
+                <w:t xml:space="preserve">hal-02650545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose homeostasis in rainbow trout fed a high-carbohydrate diet: metformin and insulin interact in a tissue-dependent manner</w:t>
+                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. W. Moon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00619.2010⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643228v1</w:t>
+                <w:t xml:space="preserve">hal-02648068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary carbohydrate-to-protein ratio affects TOR signaling and metabolism-related gene expression in the liver and muscle of rainbow trout after a single meal</w:t>
               </w:r>
@@ -19451,64 +19451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19598,51 +19598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19719,64 +19719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19836,51 +19836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-induced hypoglycaemia is co-ordinately regulated by liver and muscle during acute and chronic insulin stimulation in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19934,276 +19934,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vivo and in vitro assessment of autophagy-related gene expression in muscle of rainbow trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Regulation of gene expression by nutritional factors in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gutíerrez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2010.06.011⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (5), pp.751-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02173.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663554v1</w:t>
+                <w:t xml:space="preserve">hal-02667638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of gene expression by nutritional factors in fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">An in vivo and in vitro assessment of autophagy-related gene expression in muscle of rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutíerrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Kaushik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charline Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41 (5), pp.751-762. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (3), pp.258-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2109.2009.02173.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2010.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667638v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of insulin and amino acid signals that regulate hepatic metabolism-related gene expression in rainbow trout: role of TOR</w:t>
               </w:r>
@@ -20241,51 +20241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (3), pp.801-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20357,51 +20357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20467,688 +20467,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation of hepatic glucose metabolism in fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Enes</w:t>
+                <w:t xml:space="preserve">Rainbow trout genetically selected for greater muscle fat content display increased activation of liver TOR signaling and lipogenic gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Oliva-Teles</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-008-9259-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (5), pp.R1421-R1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00312.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667018v1</w:t>
+                <w:t xml:space="preserve">hal-02664885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout genetically selected for greater muscle fat content display increased activation of liver TOR signaling and lipogenic gene expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Lansard</w:t>
+                <w:t xml:space="preserve">Nutritional regulation of hepatic glucose metabolism in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliva-Teles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (3), pp.519-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-008-9259-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00312.2009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664885v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose homeostasis is impaired by a paradoxical interaction between metformin and insulin in carnivorous rainbow trout</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential gene expression after total replacement of dietary fish meal and fish oil by plant products in rainbow trout (Oncorhynchus mykiss) liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Hortopan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00369.2009⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 294 (1-2), pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662182v1</w:t>
+                <w:t xml:space="preserve">hal-01193491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic protein kinase B (Akt)-target of rapamycin (TOR)-signalling pathways and intermediary metabolism in rainbow trout (Oncorhynchus mykiss) are not significantly affected by feeding plant-based diets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Lansard</w:t>
+                <w:t xml:space="preserve">Glucose homeostasis is impaired by a paradoxical interaction between metformin and insulin in carnivorous rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S000711450999095X⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (6), pp.R1769-R1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00369.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658647v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expression after total replacement of dietary fish meal and fish oil by plant products in rainbow trout (Oncorhynchus mykiss) liver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatic protein kinase B (Akt)-target of rapamycin (TOR)-signalling pathways and intermediary metabolism in rainbow trout (Oncorhynchus mykiss) are not significantly affected by feeding plant-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Lansard</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 294 (1-2), pp.123-131. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (11), pp.1564-1573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S000711450999095X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193491v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metformin improves postprandial glucose homeostasis in rainbow trout fed dietary carbohydrates : a link with the induction of hepatic lipogenic capacities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21514,77 +21514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138 (3), pp.487-491</w:t>
@@ -21613,51 +21613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver and muscle metabolic changes induced by dietary energy content and genetic selection in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayena Borthaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21881,77 +21881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic glucokinase and glucose-6-phosphatase responses to dietary glucose and starch in gilthead sea bream (Sparus aurata) juveniles reared at two temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oliva-Teles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22004,492 +22004,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of glucokinase in chicken liver by dietary carbohydrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Growth performance and metabolic utilization of diets with native and waxy maize starch by gilthead sea bream (Sparus aurata) juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliva-Teles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.07.001⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 274 (1), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663804v1</w:t>
+                <w:t xml:space="preserve">hal-02663401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An&amp;lt;em&amp;gt; in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; assessment of TOR signaling cascade in rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Garcia-Serrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 295 (1), pp.R329-R335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00146.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth performance and metabolic utilization of diets with native and waxy maize starch by gilthead sea bream (Sparus aurata) juveniles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Enes</w:t>
+                <w:t xml:space="preserve">Induction of glucokinase in chicken liver by dietary carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Berradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 274 (1), pp.101-108. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 158, pp.173-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2008.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663401v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearing temperature enhances hepatic glucokinase but not glucose-6-phosphatase activities in European sea bass (Dicentrarchus labrax) and gilthead sea bream (Sparus aurata) juveniles fed with the same level of glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oliva-Teles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22587,51 +22587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22958,51 +22958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early feeding of carnivorous rainbow trout (Oncorhynchus mykiss) with a hyperglucidic diet during a short period: effect on dietary glucose utilization in juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aramendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23069,451 +23069,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid metabolic adaptation in European sea bass (Dicentrarchus labrax) juveniles fed different carbohydrate sources after heat shock stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Enes</w:t>
+                <w:t xml:space="preserve">Replacing dietary fish oil by vegetable oils has little effect on lipogenesis, lipid transport and tissue lipid uptake in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Oliva-Teles</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.05.002⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (2), pp.299-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN20061821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668754v1</w:t>
+                <w:t xml:space="preserve">hal-02662375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of DHA supplementation on digestible starch utilization by rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wafa-Clara Bureau</w:t>
+                <w:t xml:space="preserve">Rapid metabolic adaptation in European sea bass (Dicentrarchus labrax) juveniles fed different carbohydrate sources after heat shock stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D.P. Bureau</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oliva-Teles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 145 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659662v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing dietary fish oil by vegetable oils has little effect on lipogenesis, lipid transport and tissue lipid uptake in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of DHA supplementation on digestible starch utilization by rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tapia-Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+                <w:t xml:space="preserve">Wafa-Clara Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96 (2), pp.299-309. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 95, pp.76-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662375v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of normal and waxy maize starch on growth, food utilization and hepatic glucose metabolism in European sea bass (Dicentrarchus labrax) juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oliva-Teles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23577,51 +23577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23975,51 +23975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Rema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24109,51 +24109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24323,364 +24323,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and nutritional regulation of a delta-desaturase-like enzyme in the marine teleost gilthead seabream (Sparus aurata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iban Seiliez</w:t>
+                <w:t xml:space="preserve">Cloning and tissue distribution of a carnitine palmitoyltransferase 1 gene in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gutieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bergot</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 135, pp.449-460</w:t>
+              <w:t xml:space="preserve">, 2003, 135, pp.139-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674793v1</w:t>
+                <w:t xml:space="preserve">hal-02673333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and tissue distribution of a carnitine palmitoyltransferase 1 gene in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Damon</w:t>
+                <w:t xml:space="preserve">Low protein intake is associated with reduced hepatic gluconeogenic expression in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 135, pp.139-151</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133, pp.2561-2564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673333v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low protein intake is associated with reduced hepatic gluconeogenic expression in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Cloning and nutritional regulation of a delta-desaturase-like enzyme in the marine teleost gilthead seabream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 133, pp.2561-2564</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 135, pp.449-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677179v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle insulin binding and plasma levels in relation to liver glucokinase activity, glucose metabolism and dietary carbohydrates in rainbow trout</w:t>
               </w:r>
@@ -24718,51 +24718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 110, pp.123-132</w:t>
@@ -24804,51 +24804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of partial substitution of dietary protein by a single gluconeogenic dispensable amino acid on hepatic glucose metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24880,735 +24880,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluconeogenic enzyme gene expression is decreased by dietary carbohydrates in common carp (Cyprinus carpio) and gilthead seabream (Sparus aurata)</w:t>
+                <w:t xml:space="preserve">Régulation nutritionnelle du métabolisme glucidique chez les poissons : exemple de la truite arc-en-ciel (Oncorhynchus mykiss), faible utilisatrice des glucides alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 1579, pp.35-42</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (2), pp.109-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669449v1</w:t>
+                <w:t xml:space="preserve">hal-02679828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation nutritionnelle du métabolisme glucidique chez les poissons : exemple de la truite arc-en-ciel (Oncorhynchus mykiss), faible utilisatrice des glucides alimentaires</w:t>
+                <w:t xml:space="preserve">Gluconeogenic enzyme gene expression is decreased by dietary carbohydrates in common carp (Cyprinus carpio) and gilthead seabream (Sparus aurata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (2), pp.109-117</w:t>
+              <w:t xml:space="preserve">BBA - Gene Structure and Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1579, pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679828v1</w:t>
+                <w:t xml:space="preserve">hal-02669449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dietary lipids induce liver glucose-6-phosphatase expression in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Nutritional regulation and tissue specifity of gene expression for proteins involved in hepatic glucose metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 132 (2), pp.137-141</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 204, pp.2351-2360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669708v1</w:t>
+                <w:t xml:space="preserve">hal-02671342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fructose does not specifically induce hepatic glucokinase expression in rainbow trout</w:t>
+                <w:t xml:space="preserve">High dietary lipids induce liver glucose-6-phosphatase expression in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 59, pp.455-458</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 132 (2), pp.137-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675005v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic phosphoenolpyruvate carboxykinase gene expression is not repressed by dietary carbohydrates in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Dietary fructose does not specifically induce hepatic glucokinase expression in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Capilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutíerrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 204, pp.359-365</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 59, pp.455-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674236v1</w:t>
+                <w:t xml:space="preserve">hal-02675005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenesis of hexokinase I and hexokinase IV (glucokinase) gene expressions in common carp (Cyprinus carpio) related to diet</w:t>
+                <w:t xml:space="preserve">Hepatic phosphoenolpyruvate carboxykinase gene expression is not repressed by dietary carbohydrates in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 85, pp.649-651</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 204, pp.359-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682151v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional regulation and tissue specifity of gene expression for proteins involved in hepatic glucose metabolism in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Ontogenesis of hexokinase I and hexokinase IV (glucokinase) gene expressions in common carp (Cyprinus carpio) related to diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 204, pp.2351-2360</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 85, pp.649-651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671342v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucokinase is highly induced and glucose-6-phosphatase poorly repressed in liver of rainbow trout (Oncorhynchus mykiss) by a single meal with glucose</w:t>
               </w:r>
@@ -25620,77 +25620,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Capilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 128, pp.275-283</w:t>
@@ -25771,51 +25771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1474, pp.61-69</w:t>
@@ -25870,77 +25870,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 11, pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26004,64 +26004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 278 (5), pp.R1164-R1170</w:t>
@@ -26116,51 +26116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krishnamoorthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26192,394 +26192,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeostasie glucidique et caracterisation de la glucokinase chez les teleosteens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teleost liver hexokinase and glukokinase-like enzymes: partial cDNA cloning and phylogenetic studies in rainbow trout (Oncorhynchus mykiss), common carp (Cyprinus carpio) and gilthead seabream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.153-159</w:t>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 21, pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686754v1</w:t>
+                <w:t xml:space="preserve">hal-02687276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP2D6 polymorphism in a Gabonese population : contribution of the CYP2D6*2 and CYP2D6*17 alleles to the high prevalence of the intermediate metabolic phenotype</w:t>
+                <w:t xml:space="preserve">Homeostasie glucidique et caracterisation de la glucokinase chez les teleosteens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Jacqz-Aigrain</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krishnamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47, pp.121-124</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (suppl.), pp.153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692355v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleost liver hexokinase and glukokinase-like enzymes: partial cDNA cloning and phylogenetic studies in rainbow trout (Oncorhynchus mykiss), common carp (Cyprinus carpio) and gilthead seabream (Sparus aurata)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CYP2D6 polymorphism in a Gabonese population : contribution of the CYP2D6*2 and CYP2D6*17 alleles to the high prevalence of the intermediate metabolic phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gomes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Jacqz-Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Krishnamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 21, pp.93-102</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687276v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of glucokinase expression by dietary carbohydrates in trout and carp livers</w:t>
               </w:r>
@@ -26591,64 +26591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26841,64 +26841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26972,90 +26972,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'une programmation thermique embryonnaire sur le métabolisme hépatique des canards mulards dans un contexte de protocole d'engraissement sans gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27110,64 +27110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes sensoriels et neuronaux impliqués lors de la prise alimentaire chez les canards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27235,77 +27235,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le challenge jeûne/réalimentation : un modèle sans gavage pour induire un stockage lipidique dans le foie du canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27455,64 +27455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la durée de mise au froid des œillés de truite arc-en-ciel (Projet FEAMP EpiCOOL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27593,64 +27593,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Early Thermal Manipulation on The Hepatic Energy Metabolism of Mule Duck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27852,51 +27852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Kalinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica B. Betancor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sprague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27951,103 +27951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
@@ -28128,51 +28128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morisson Mireille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
@@ -28201,77 +28201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-3 long chain polyunsaturated fatty acids DHA and EPA drove the feeding behaviour of juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Tonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28451,77 +28451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-3 long chain polyinsaturated fatty acids dha and epa drove the feeding behaviour of juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Tonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28589,51 +28589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pck-ing up steam: widening the salmonid gluconeogenic gene duplication trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kostyniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28701,90 +28701,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic utilization of dietary glycerol by rainbow trout (Oncorhynchus mykiss): a multi-trial evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Silva-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Rito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28826,90 +28826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28990,51 +28990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ep H. Eding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Jo van Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29128,51 +29128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29191,355 +29191,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulations épigénétiques induites par les nutriments chez la truite : modulation et conséquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Evolutionary history of glucose-6-phosphatase encoding genes in vertebrate lineages: toward a better understanding of the functions of multiple duplicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jingwei Liu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 98 p</w:t>
+              <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901323v1</w:t>
+                <w:t xml:space="preserve">hal-01901330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of glucose-6-phosphatase encoding genes in vertebrate lineages: toward a better understanding of the functions of multiple duplicates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Régulations épigénétiques induites par les nutriments chez la truite : modulation et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Mennigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. 134 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901330v1</w:t>
+                <w:t xml:space="preserve">hal-01901323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du glucose en environnement austral par des salmonidés carnivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du CNFRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
@@ -29594,77 +29594,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
@@ -29814,103 +29814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the understanding of the carnovorous-related nutritionalmetabolism in rainbow trout through genes duplication : the glucose-6-phosphatase trail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congreso Nacional de Acuicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Saragosse, Spain</w:t>
@@ -29933,640 +29933,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early nutrition in farmed animals and consequences on (nutritional) metabolism : insights from fish and birds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Effets du jeûne et d'une alimentation retardée sur le métabolisme d'alevins émergents de truite fario (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Larrañaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion du réseau Ethologie et Ecologie Comportementale "Comportement et statut énergétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Pée sur Nivelle, France. 23 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605591v1</w:t>
+                <w:t xml:space="preserve">hal-01594823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose metabolism ontogenesis in rainbow trout (Oncorhynchus mykiss) in the light of the recently sequenced genome : new tools for nutritional programming</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741144v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première approche épigénétique en nutrition des poissons : étude de la régulation épigénétique de la néoglucogenèse hépatique chez la truite arc-en-ciel (Oncorhynchus mykiss) - conséquences d'un régime hyperglucidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du jeûne et d'une alimentation retardée sur le métabolisme d'alevins émergents de truite fario (Salmo trutta)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glucose metabolism ontogenesis in rainbow trout (Oncorhynchus mykiss) in the light of the recently sequenced genome : new tools for nutritional programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau Ethologie et Ecologie Comportementale "Comportement et statut énergétique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Pée sur Nivelle, France. 23 diapos</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 16. Food for thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594823v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early nutrition in farmed animals and consequences on (nutritional) metabolism : insights from fish and birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
+              <w:t xml:space="preserve">Nutrition périnatale "Enjeux et conséquences pour l'alimentation humaine et les pratiques d'élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742966v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic epigenetic marks are altered in juvenile rainbow trout (Oncorhynchus mykiss) fed different vitamin levels at first feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States</w:t>
@@ -30595,103 +30595,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the duplicated genome of the rainbow trout provides new insights into the understanding of its carnivorous-related nutritional metabolism : the glucose-6-phosphatase genes example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States</w:t>
@@ -30720,103 +30720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
@@ -30839,277 +30839,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating for two: Consequences of parental nutrition on offspring autophagy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Étude de la régulation épigénétique de la néoglucogenèse hépatique chez la truite arc-en-ciel, conséquences d’un régime hyperglucidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Scientifiques du CFATG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901437v1</w:t>
+                <w:t xml:space="preserve">hal-01901415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la régulation épigénétique de la néoglucogenèse hépatique chez la truite arc-en-ciel, conséquences d’un régime hyperglucidique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Eating for two: Consequences of parental nutrition on offspring autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio José Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées Scientifiques du CFATG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901415v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional programming and epigenetics: the teleost challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31173,51 +31173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31266,661 +31266,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipogenesis is mainly regulated by protein through a TORC1 dependent manner in rainbow trout liver and primary cell culture of hepatocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wei Dai</w:t>
+                <w:t xml:space="preserve">Regulation of genes involved in fatty acid bioconversion in European sea bass (Dicentrarchus labrax) fed vegetable oil diets : effects of alternate feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.T. Eroldogan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743496v1</w:t>
+                <w:t xml:space="preserve">hal-02740870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigénétique et aquaculture</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low dietary protein : carbohydrate ratio associated with vegetable oils during first-feeding and their consequences on metabolism in rainbow trout juvenile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarra Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gen2Bio 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2014, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801166v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How dietary carbohydrates and lipid source affect lipid and metabolism in European sea bass (Dicentrarchus labrax) juveniles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigénétique et aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">Gen2Bio 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme Génomique Santé Biogenouest®. FRA., Apr 2014, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740919v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of genes involved in fatty acid bioconversion in European sea bass (Dicentrarchus labrax) fed vegetable oil diets : effects of alternate feeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Lipogenesis is mainly regulated by protein through a TORC1 dependent manner in rainbow trout liver and primary cell culture of hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740870v1</w:t>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dietary protein : carbohydrate ratio associated with vegetable oils during first-feeding and their consequences on metabolism in rainbow trout juvenile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+                <w:t xml:space="preserve">How dietary carbohydrates and lipid source affect lipid and metabolism in European sea bass (Dicentrarchus labrax) juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarra Cerezo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
+                <w:t xml:space="preserve">A. Perez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742344v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary methionine availability affects muscle proteolysis (autophagy) in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Belghit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32070,51 +32070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32195,51 +32195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Engrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32275,385 +32275,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-feeding exposure to a plant-based diet improves its future acceptance and utilization in rainbow trout</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced feed acceptance and feed utilization of plant-based diet in rainbow trout following early explosure exposure at first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schrama</w:t>
+                <w:t xml:space="preserve">P. Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larvi'13; Fish and Shellfish Larviculture Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ghent, Belgium. pp.157-160</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019221v1</w:t>
+                <w:t xml:space="preserve">hal-01194030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrates in fish nutrition : issues and prospects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early-feeding exposure to a plant-based diet improves its future acceptance and utilization in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">Larvi'13; Fish and Shellfish Larviculture Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ghent, Belgium. pp.157-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747354v1</w:t>
+                <w:t xml:space="preserve">hal-01019221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced feed acceptance and feed utilization of plant-based diet in rainbow trout following early explosure exposure at first feeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
+                <w:t xml:space="preserve">Carbohydrates in fish nutrition : issues and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194030v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms mediating enhanced feed acceptance of plant-based diets in rainbow trout following early exposure at first feeding</w:t>
               </w:r>
@@ -32691,51 +32691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium GIA 2013, Genomics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bodo, Norway</w:t>
@@ -32764,90 +32764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion, intestinal nutrient transport and metabolism in two genotypes of rainbow trout (Oncorhynchus mykiss) fed diets with or without carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32883,152 +32883,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Tolerance of zebrafish embryos to supra-physiologic yolk levels of glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Engrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Gavaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Dinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
+              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746468v1</w:t>
+                <w:t xml:space="preserve">hal-02744969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids downregulate the expression of several autophagy related genes in rainbow trout (Oncorhynchus mykiss) myoblasts</w:t>
               </w:r>
@@ -33053,64 +33053,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Riflade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Jun 2012, Molde, Norway. 345 p</w:t>
@@ -33133,152 +33133,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of zebrafish embryos to supra-physiologic yolk levels of glucose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Teresa Dinis</w:t>
+                <w:t xml:space="preserve">Primary culture of rainbow trout myoblasts as a tool to study the nutritional control of the autophagy-lysosomal pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Riflade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Symposium on Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2012, Molde, Norway. 345 p</w:t>
+              <w:t xml:space="preserve">10. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Fisheries Society (AFS). USA., Jul 2012, Madison, Wisconsin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744969v1</w:t>
+                <w:t xml:space="preserve">hal-02746468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial regulation of hepatic miRNAs predicted to target the insulin pathway in rainbow trout refed after short-term fasting</w:t>
               </w:r>
@@ -33290,51 +33290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33458,90 +33458,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent low ability of liver and muscle to adapt to variation of dietary carbohydrate-to-protein ratio in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33583,51 +33583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic response of rainbow trout and tilapia to changes in dietary non-protein energy source and protein levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Figueiredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravanan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33635,51 +33635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 11. Mediterranean Aquaculture 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rhodes, Greece</w:t>
@@ -33747,64 +33747,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 11. Mediterranean Aquaculture 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rhodes, Greece</w:t>
@@ -33846,51 +33846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose utilization is improved by long-term insulin treatment in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33993,51 +33993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34105,51 +34105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34213,90 +34213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; assessment of autophagy-related gene expression in muscle of rainbow trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Salmeron Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
@@ -34319,273 +34319,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection on muscle fat content increased TOR signaling pathway and lipogenic gene expression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Metformin improves postprandial glucose homeostasis in rainbow trout (Oncorhynchus mykiss) fed high levels of dietary carbohydrates : a potential link with the induction of hepatic lipogenic capacities ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754259v1</w:t>
+                <w:t xml:space="preserve">hal-02756943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metformin improves postprandial glucose homeostasis in rainbow trout (Oncorhynchus mykiss) fed high levels of dietary carbohydrates : a potential link with the induction of hepatic lipogenic capacities ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic selection on muscle fat content increased TOR signaling pathway and lipogenic gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756943v1</w:t>
+                <w:t xml:space="preserve">hal-02754259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids regulate hepatic metabolism-related gene expression</w:t>
               </w:r>
@@ -34623,51 +34623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34731,64 +34731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hortepan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium on fish nutrition and feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
@@ -34830,51 +34830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin regulates the expression of several metabolism-related genes in the liver and primary hepatocytes of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34955,51 +34955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of gene expression by nutritional factors in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Aquaculture Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35037,90 +35037,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-based diets for rainbow trout (Onchorhyncus mykiss) : effect on hepatic insulin-mTOR signalling pathways and intermediary metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium of fish nutrition and feeding. Book of abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
@@ -35162,51 +35162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic gene expression profiling in juvenile rainbow trout (Oncorhynchus mykiss) after dietary fish meal or dietary fish oil replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35268,346 +35268,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du remplacement de la farine ou de l'huile de poisson par des produits végétaux sur le transcriptome hépatique de la truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meal feeding regulates S6K1 phosphorylation but not that of 4E-BP1 in rainbow trout (Oncorhynchus mykiss) muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753370v1</w:t>
+                <w:t xml:space="preserve">hal-02755476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal feeding regulates S6K1 phosphorylation but not that of 4E-BP1 in rainbow trout (Oncorhynchus mykiss) muscle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du remplacement de la farine ou de l'huile de poisson par des produits végétaux sur le transcriptome hépatique de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Gutíerrez</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755476v1</w:t>
+                <w:t xml:space="preserve">hal-02753370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin regulation of hepatic gene expression in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35645,51 +35645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding rainbow trout (Oncorhynchus mykiss) with a very high carbohydrate diet during a short period in early life : improvement of dietary glucose utilisation in juveniles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aramendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35779,51 +35779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35861,77 +35861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid metabolic adaptation occurs in gilthead sea bream (Sparus aurata) juveniles fed different carbohydrate sources after heat shock stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oliva-Teles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36120,51 +36120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lataillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Berhonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36245,51 +36245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marine Biotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, St Johns, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36327,90 +36327,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profiling in liver of rainbow trout (Oncorhynchus mykiss) under low protein intake : comparison with high protein diet or fasted fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Phuket Island, Thailand</w:t>
@@ -36439,103 +36439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of digestible starch by rainbow trout : possible inhibitory effects of DHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tapia-Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa-Clara Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Phuket Island, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36612,51 +36612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Phuket Island, Thailand</w:t>
@@ -36804,230 +36804,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular biology in fish nutritional studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloning and nutritional regulation of a partial δ6-desaturase-like in gilthead sea bream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759888v1</w:t>
+                <w:t xml:space="preserve">hal-02760007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and nutritional regulation of a partial δ6-desaturase-like in gilthead sea bream (Sparus aurata)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular biology in fish nutritional studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kaushik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760007v1</w:t>
+                <w:t xml:space="preserve">hal-02759888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la regulation nutritionnelle du metabolisme du glucose dans le foie de la truite arc-en-ciel (Oncorhynchus mykiss) : recherche des acteurs metaboliques limitant l'incorporation des glucides dans les aliments piscicoles</w:t>
               </w:r>
@@ -37052,51 +37052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journee Nutrition des Poissons INRA-IFREMER, Bordeaux Aquaculture 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37242,77 +37242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Incarni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gutíerrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cheylat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conference AQUA'2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Nice, France</w:t>
@@ -37393,51 +37393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Krishnamoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Journees de la Societe française d'Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37488,77 +37488,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nutrition des Poissons INRA-IFREMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Brest, France</w:t>
@@ -37613,64 +37613,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Breque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37706,277 +37706,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'utilisation des glucides alimentaires par la truite arc en ciel a 8 C et a 18 C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation de l'expression de la glucokinase par les glucides alimentaires dans les foies de truite et de carpe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Breque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque IFR 43</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767481v1</w:t>
+                <w:t xml:space="preserve">hal-02837021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation de l'expression de la glucokinase par les glucides alimentaires dans les foies de truite et de carpe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de l'utilisation des glucides alimentaires par la truite arc en ciel a 8 C et a 18 C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Colloque IFR 43</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837021v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -38033,64 +38033,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
@@ -38119,103 +38119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le challenge nutritionnel jeûne/réalimentation : un nouveau modèle d'étude du métabolisme hépatique chez le canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Coustham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la recherche avicole et palmipèdes à foie gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
@@ -38244,51 +38244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the consequences of a high carbohydrate and low protein diet in broodstock trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38369,90 +38369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natàlia Riera-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -38520,51 +38520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38619,90 +38619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental high carbohydrates/low protein diets in rainbow trout modulate DNA-methylation landscape in their progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international congress on Domestic Animal DOHAD and epigenetics (DADE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38727,103 +38727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences on Gametogenesis and Reproduction Performances of a High Carbohydrate Nutrition During the Whole Reproductive Cycle of Males and Females Trout.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huihua Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Alexander Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orlando, United States. </w:t>
@@ -38917,51 +38917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2019, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
@@ -39042,51 +39042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Silva-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Rito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany. , 1672 p., 2019, Our future: growing from water</w:t>
@@ -39141,51 +39141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39234,476 +39234,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression patterns of DNA methyltransferase genes during gametogenesis and early development in rainbow trout Oncorhynchus mykiss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Huihua Hu</w:t>
+                <w:t xml:space="preserve">Long term effect of dietary methionine deficiency at the first feeding on hepatic metabolism in juveniles of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Seite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Figueiredo Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t>
+              <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. , 2018, Libro de abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913014v1</w:t>
+                <w:t xml:space="preserve">hal-01831455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of food restriction on reproductive performances and egg quality in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Guivarc'H</w:t>
+                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids: hepatic glucokinaseis expressed in wild fish in Kerguelen islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. , 2018, Libro de abstracts</w:t>
+              <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId936" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831460v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term effect of dietary methionine deficiency at the first feeding on hepatic metabolism in juveniles of rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Figueiredo Silva</w:t>
+                <w:t xml:space="preserve">Effect of food restriction on reproductive performances and egg quality in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. , 2018, Libro de abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831455v1</w:t>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reassessment of the carnivorous status of salmonids: hepatic glucokinaseis expressed in wild fish in Kerguelen islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Expression patterns of DNA methyltransferase genes during gametogenesis and early development in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huihua Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901402v1</w:t>
+                <w:t xml:space="preserve">hal-01913014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional programming in juveniles of the whiteleg shrimp (Litopenaeus vannamei) followed by a strong early feed restriction at post-larval stage</w:t>
               </w:r>
@@ -39810,51 +39810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy Pioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia A. Figueredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -39909,90 +39909,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic glucose metabolic responses to digestible dietary carbohydrates in two isogenic lines of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuerong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. , 2018, Libro de abstracts</w:t>
@@ -40073,51 +40073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Jubouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.I. Gilmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Martyniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , 134 p., 2018</w:t>
@@ -40140,286 +40140,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic microRNA profile in &amp;quot;glucose&amp;quot; intolerant rainbow trout and predicted consequences for the integration of endocrine signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan A. Mennigen</w:t>
+                <w:t xml:space="preserve">Effects of climate change on fist-feeding brown trout growth and metabolism : a mesocosm experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Larrañaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress of Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Alberta, Canada. , 147 p., 2017, ICCE18</w:t>
+              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. , 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603132v1</w:t>
+                <w:t xml:space="preserve">hal-01606524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change on fist-feeding brown trout growth and metabolism : a mesocosm experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Hepatic microRNA profile in &amp;quot;glucose&amp;quot; intolerant rainbow trout and predicted consequences for the integration of endocrine signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. , 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
+              <w:t xml:space="preserve">18. International Congress of Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Alberta, Canada. , 147 p., 2017, ICCE18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606524v1</w:t>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial insights of the nutritional programming in shrimp : mapping of the ontogeny metabolic gene expression in whiteleg shrimp (Litopenaeus vannamei)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Paulo Araujo Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Putrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40500,90 +40500,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acute hypoxic exposure during early life affects the MRNA level of glucose metabolism-related genes at first-feeding in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40634,64 +40634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Seite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Figueiredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Camougrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40733,77 +40733,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-induced hyperglycaemia alters the hepatic microRNA profile in rainbow trout, O. mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan A. Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PWH Symposium (satellite symposium preceding the 56th annual meeting of the Canadian Society of Zoologists)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Winnipeg, Canada. , pp.27, 2017, PWH Symposium schedule and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40854,51 +40854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -40953,90 +40953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From genes to ecosystems, adaptation of introduced salmonids to a changing sub-Antarctic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Hendry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41072,441 +41072,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche épigénétique en nutrition des poissons : étude de la régulation épigénétique de la néogluconéogénèse hépatique chez la truite arc-en-ciel (Oncorhynchus mykiss) - conséquences d'un régime hyperglucidique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901434v1</w:t>
+                <w:t xml:space="preserve">hal-02740952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts de facteurs alimentaires sur le fonctionnement du tractus digestif chez la truite arc-en-ciel : indicateurs moléculaires et biochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Borey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740952v1</w:t>
+                <w:t xml:space="preserve">hal-01901432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de facteurs alimentaires sur le fonctionnement du tractus digestif chez la truite arc-en-ciel : indicateurs moléculaires et biochimiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Borey</w:t>
+                <w:t xml:space="preserve">Première approche épigénétique en nutrition des poissons : étude de la régulation épigénétique de la néogluconéogénèse hépatique chez la truite arc-en-ciel (Oncorhynchus mykiss) - conséquences d'un régime hyperglucidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901432v1</w:t>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino acids regulate hepatic intermediary metabolism related gene expression through mTORC1 activation in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Fish Nutrition and Feeding ISFNF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Sun Valley, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41531,103 +41531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la teneur en lipides alimentaires sur les mécanismes de &amp;quot;lipid sensing&amp;quot; au niveau central (hypothalamus) et périphérique (foie) chez la truite arc-en-ciel en lien avec la régulation de la prise alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Libran-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -41665,90 +41665,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'autophagie hépatique dans l'utilisation du glucose chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Belghit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujie Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
@@ -41803,51 +41803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Perez-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Diogenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41915,64 +41915,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered muscle catabolic capacities in juvenile rainbow trout depending of the levels of vitamin intake at first feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42040,77 +42040,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatty acid sensing, regulation of food intake, and cellular signaling pathways are modified in rainbow trout fed with a lipid-enriched diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose L. Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Libran-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42152,51 +42152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-prandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout and impact of the composition of the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42303,64 +42303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukundh Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42415,77 +42415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary methionine imbalance affects hepatic insulin and amino acid signalling pathways and metabolism related gene expression in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42588,51 +42588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Engrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Gavaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t>
@@ -42713,51 +42713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa M.P. Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42799,77 +42799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritionnal programming of carnivorous rainbow trout juveniles following an early feeding of alevins with a hyperglucidic and hyperproteic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42924,90 +42924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired glucose homeostasis induced by high fat diet is characterized by glucose intolerance and development of insulin resistance in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Figueiredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43071,77 +43071,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Fricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil. 1 p., 2008</w:t>
@@ -43164,256 +43164,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and tissue distribution of carnitine palmitoyltransferase I in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gutieres</w:t>
+                <w:t xml:space="preserve">Regulation of lipoprotein lipase gene expression by dietary lipid in seabass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Kaushik</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p., 2002, Feeding for quality. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759800v1</w:t>
+                <w:t xml:space="preserve">hal-02759997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of lipoprotein lipase gene expression by dietary lipid in seabass (Dicentrarchus labrax)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Burel</w:t>
+                <w:t xml:space="preserve">Molecular cloning and tissue distribution of carnitine palmitoyltransferase I in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gutieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Dias</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p., 2002, Feeding for quality. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759997v1</w:t>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary carbohydrates decrease gluconeogenic enzyme gene expression in common carp (Cyprinus carpio) and gilthead seabream (Sparus aurata)</w:t>
               </w:r>
@@ -43785,51 +43785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vikas Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna P Singha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43932,51 +43932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ronald Hardy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -44018,64 +44018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rainbow trout genome, an important landmark for aquaculture and genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44165,51 +44165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout as a model for nutrition and nutrient metabolism studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44260,51 +44260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomic analysis of the nutritional and hormonal regulation of fish glucose and lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44532,51 +44532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary supplements for the health and quality of cultured fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
@@ -44655,103 +44655,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -44818,64 +44818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44927,51 +44927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45308,51 +45308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Luo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirijanya Thongchaitriwat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janethida Kiatmontri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/anu/8360989" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289757v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2025.2566514" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05066181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahong Zou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00301-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Zwick" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12192-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasomboon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumkhong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101647" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141113v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00316-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Coelho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludgero C Tavares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Viegas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12930" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thongchaitriwat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101334" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanakorn Phonsiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01320-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapeepat Mavichak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54349-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Rahi Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Stejskal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101305" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Julian Magnoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Silva-Brito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cavalheri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101735" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111436" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattanan Srisakultiew" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738661" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653814v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludgero Tavares" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.836610" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Callet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21185-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100670" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653872v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.836612" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336931v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100347" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sandres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magnoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736383" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070585" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872145v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paulo A. Lage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Weissman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serusier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Marques Putrino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8715" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gazzola" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J Magnoni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00882" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457196v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57753-w" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933233v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.34" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868956v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00303" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872103v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00286" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191853" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouchel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.11.056" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083273v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kostyniuk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Best" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.I. Forbes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.02.079" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299637v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203687" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Couto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F. Di&#243;genes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0579-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kostyniuk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mais Jubouri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson F. de Souza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00032.2019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00263" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364327v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Song" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-019-0408-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624219v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-020518-115250" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624694v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Song" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01579" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880455v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010308" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.015" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirana Yoohat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.032" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.032896" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854610v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#225;udia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28559-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larra&#241;aga" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13533" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812818v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paulo Araujo Lage" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.041" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964287v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf E. Olsen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Skulstad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelico Madaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01751" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139716v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Per&#233;z-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Coutinho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0480-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139721v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.161406" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695895v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18164-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901309v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.021" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605942v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Soengas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3727-1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605560v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.030" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608763v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00458-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605094v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lutfi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.01.010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3N7W25S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901447v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.02.007" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139690v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Rocha" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Dinis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.09.015" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139691v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belghit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Gao" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1117732" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901430v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia P&#233;rez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia R. Serra" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#237;az-Rosales" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0130-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901429v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Dai" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-016-3962-6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.07.016" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139692v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.12.015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901441v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Basto" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4140-2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901442v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Firmino-Di&#243;genes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451600163X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901297v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Asuman Yilmaz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Tufan Eroldo&#287;an" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.06.013" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901427v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00281.2015" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901306v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Firmino Di&#243;genes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.08.005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBMQDNGW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2015.11.001" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139687v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134304" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901423v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abernathy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Welker" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakhrani" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-015-9654-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901412v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000430281" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901426v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515002731" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901407v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00026.2015" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901420v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Libran-Perez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.123802" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901418v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva-Teles" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12184" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4HXG426-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901428v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Perez-Jimenez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Diaz-Rosales" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alexandra dos Reis Serra" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515003360" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901406v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Engrola" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gavaia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514003869" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638393v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Martyniuk" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-70" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634323v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.095463" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635149v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422414000018" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633675v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. Figueredo-Silva" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2013.12.002" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104959v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huelvan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Marie Aasen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.11.011" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCP3FSPT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635108v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Dai" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00166.2014" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001226" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549364v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennigen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes-Juan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerezo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106062" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635381v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fournier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Woodward" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.01.013" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652616v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076570" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646373v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074308" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646393v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082248" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643674v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Saravanan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W. Schrama" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200205X" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651550v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanneretonne" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2012.0835" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652591v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Miguez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.09.012" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BX6FRQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651452v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512003352" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648230v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.091157" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651866v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-011-0636-5" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ6QJML3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651764v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas William Moon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0658-7" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D5MG6TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649925v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038604" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646873v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063933" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650545v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craig" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martyres" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020228" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650461v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Enes" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10641262.2011.579363" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652219v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.026" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70301HCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643228v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Moon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00619.2010" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651127v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00579.2010" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648744v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.124511" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666461v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Moon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.050807" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659734v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.037689" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663554v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salmeron" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chauvin" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.06.011" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WMN0RS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667638v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02173.x" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8310WCXN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664986v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0533-3" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXWTZFBV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667018v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enes" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-008-9259-5" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKF3H320-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664885v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00312.2009" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662182v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00369.2009" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193491v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hortopan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ines Kolditz" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.05.013" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668247v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00120.2009" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668423v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Soengas" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90476.2008" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659478v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse-Cabanot" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Srivastava" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kolditz" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.12.030" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBMJLD5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659158v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fricot" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665435v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayena Borthaire" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00766.2007" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665072v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.018374" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663652v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.10.012" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFNF29FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663804v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.07.001" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXCPRGZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663401v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.11.009" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMH6C2D9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667591v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.596" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18P352LF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663522v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ferraris" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-007-0235-7" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3B7F66E4FE44EDFEB3F2271F5565A178C525B57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661115v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kolditz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508981411" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662448v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000596" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658514v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aramendi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00444.2006" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668754v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.05.002" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659662v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapia-Salazar" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa-Clara Bureau" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Bureau" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662375v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061821" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659446v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679579v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seixas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.10.019" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676900v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alan Dias" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueda-Jasso" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.C. da Conceicao" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Gomes" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2004.01135.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676404v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hastings" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Tocher" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.08.003" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900463v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004027" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673906v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rema" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674793v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673333v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutieres" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677179v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674531v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676744v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669449v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679828v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669708v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675005v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674236v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682151v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671342v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671372v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Frappart" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691017v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688622v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694682v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686366v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnamoorthy" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686754v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692355v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sica" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathieu" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacqz-Aigrain" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687276v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689139v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900175v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breque" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vachot" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688362v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847035v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275508v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kostyniuk" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Best" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Forbes" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317167v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Rito" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317170v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit A.J. Nederlof" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep H. Eding" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734794v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901323v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Soengas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901330v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594850v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901311v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605591v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741144v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901304v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594823v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901301v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901299v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901437v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jos&#233; Velez" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901415v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901416v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743496v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801166v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740919v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castro" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Jimenez" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740870v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Yilmaz" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Eroldogan" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740872v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740963v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741191v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocha" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engrola" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teixeira" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dinis" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019221v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schrama" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747354v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194030v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borchert" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019176v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744969v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744740v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744602v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744688v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747083v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751277v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Stubhaug" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kolditz" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755466v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Salmeron Salvador" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754259v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756943v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754244v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756249v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hortepan" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750843v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750973v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754033v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755369v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753370v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753450v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754914v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752474v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferraris" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757476v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755213v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755320v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataillade" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Berhonde" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829622v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759781v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirchner" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760929v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761277v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759888v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760007v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762048v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759886v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766583v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Incarni" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cheylat" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839135v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771180v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837274v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767481v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vall&#233;e" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837021v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601943v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220591v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601907v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601970v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander Mennigen" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/doi/10.1096/fasebj.2019.33.1_supplement.591.1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317173v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913014v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831460v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831455v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo Silva" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901402v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831461v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901327v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831456v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901331v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Jubouri" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Gilmour" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603132v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Mennigen" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606524v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901319v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Putrino" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weissman" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901312v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901336v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602644v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901434v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901298v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901433v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901435v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901421v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diogenes" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guerreiro" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901425v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901440v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Soengas" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747376v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fauroux" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747907v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Gavaia" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223345.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749892v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747504v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822438v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759800v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759997v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759799v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes- Juan" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759806v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantzamendi" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762405v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez - R&#233;queni" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041465v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P Singha" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Esmaeili" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Soengas" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-90873-3.00008-7" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337010v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books-and-journals/academic-press" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802451v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804799v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812924v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816909v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823134v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15695.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845931995.0210" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821195v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Luo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirijanya Thongchaitriwat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janethida Kiatmontri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/anu/8360989" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pasomboon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumkhong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102941" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2025.2566514" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05066181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahong Zou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwei Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00301-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biasutti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll. Zwick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12192-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00316-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanakorn Phonsiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapeepat Mavichak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54349-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnae039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04605904v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Coelho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Palma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludgero C Tavares" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Viegas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12930" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thongchaitriwat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-024-01320-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepali Rahi Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlastimil Stejskal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2024.101305" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Julian Magnoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Silva-Brito" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Cavalheri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espirito-Santo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101735" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111436" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00158.2022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tatiana Kalinowski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Betancor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Torrecillas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010136" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104873v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1142398" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattanan Srisakultiew" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738661" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludgero Tavares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rito" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.836610" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959464v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Callet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyan Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100670" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21185-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653872v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.836612" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617205v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morganx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100416" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Massimino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.779689" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336931v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100347" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379765v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sandres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12102" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magnoni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Rema" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.736383" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22116149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10070585" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jns.2020.34" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paulo A. Lage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Weissman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Serusier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Marques Putrino" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8715" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911015v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gazzola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J Magnoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00882" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457196v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57753-w" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868956v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00303" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02985951v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07093-w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872103v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00286" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868504v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.191853" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mouchel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.11.056" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083273v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Kostyniuk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Best" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L.I. Forbes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2019.02.079" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299637v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Seite" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Masagounder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.203687" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415005v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Pioche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Tavernier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01495" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Castro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Couto" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F. Di&#243;genes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0579-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kostyniuk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mais Jubouri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson F. de Souza" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00032.2019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083272v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ory" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00263" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Robaina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Soledad Izquierdo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox8120626" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364327v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Song" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Alami-Durante" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-019-0408-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624219v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cassy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-020518-115250" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139723v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerong Song" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.032896" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854610v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mourier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Camougrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#225;udia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28559-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01579" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285801812010308" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901310v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirana Yoohat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.032" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607554v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.247" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139719v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larra&#241;aga" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13533" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812818v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paulo Araujo Lage" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.05.041" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139716v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Per&#233;z-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Coutinho" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-018-0480-6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964287v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica B. Betancor" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf E. Olsen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole F. Skulstad" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelico Madaro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01751" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605560v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.05.030" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901309v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.11.021" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605942v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Soengas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3727-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139721v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.161406" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695895v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Olazcuaga" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18164-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608763v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00458-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605094v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmail Lutfi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.01.010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3N7W25S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901447v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.02.007" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139690v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Rocha" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dias" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Dinis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.09.015" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901429v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei Dai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-016-3962-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139693v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.07.016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139692v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.12.015" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901430v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia P&#233;rez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia R. Serra" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia D&#237;az-Rosales" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0130-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139691v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belghit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Gao" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1117732" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901441v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Basto" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4140-2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901442v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Firmino-Di&#243;genes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451600163X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901365v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.09.69" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901297v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Asuman Yilmaz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Tufan Eroldo&#287;an" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.06.013" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901306v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Firmino Di&#243;genes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.08.005" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBMQDNGW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346912v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh N. Balasubramanian" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2804-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00281.2015" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2015.11.001" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139687v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.134304" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901420v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Libran-Perez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.123802" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901423v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abernathy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Welker" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sakhrani" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-015-9654-8" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901407v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00026.2015" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901426v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515002731" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901412v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000430281" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901418v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliva-Teles" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/anu.12184" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C4HXG426-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901428v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Perez-Jimenez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Diaz-Rosales" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Alexandra dos Reis Serra" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114515003360" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901406v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Engrola" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gavaia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514003869" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633675v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mennigen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia A. Figueredo-Silva" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2013.12.002" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638393v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Martyniuk" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-70" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635149v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422414000018" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634323v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.095463" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01104959v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Jo&#235;l Gatesoupe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huelvan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Marie Aasen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2013.11.011" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCP3FSPT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634422v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Borges" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.P. Valente" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0102196" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635108v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Dai" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00166.2014" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633816v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001226" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631796v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyan Jin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105548" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635173v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.04.027" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549364v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mennigen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes-Juan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veron" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cerezo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.106062" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635381v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fournier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Woodward" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2014.01.013" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647642v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.11.020" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019139v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646393v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.082248" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643674v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Saravanan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan W. Schrama" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711451200205X" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646373v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074308" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652616v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0076570" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652591v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Miguez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.09.012" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BX6FRQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651452v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114512003352" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651550v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanneretonne" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/zeb.2012.0835" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189813v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borchert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukundh Balasubramanian" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083162" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648230v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.091157" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651866v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-011-0636-5" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ6QJML3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205048v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riflade" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.18863" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651764v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas William Moon" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0658-7" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D5MG6TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649925v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038604" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646873v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063933" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643228v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Moon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00619.2010" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652219v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.026" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70301HCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650461v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Enes" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10641262.2011.579363" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650545v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craig" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martyres" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020228" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651127v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00579.2010" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648744v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.110.124511" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666461v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Moon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.050807" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659734v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.037689" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667638v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2009.02173.x" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8310WCXN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663554v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salmeron" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Chauvin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2010.06.011" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WMN0RS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664986v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0533-3" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXWTZFBV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664885v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00312.2009" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667018v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Enes" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-008-9259-5" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SKF3H320-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193491v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Hortopan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ines Kolditz" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.05.013" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662182v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00369.2009" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668247v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00120.2009" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668423v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Soengas" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90476.2008" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659478v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse-Cabanot" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Srivastava" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kolditz" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.12.030" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBMJLD5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659158v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fricot" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665435v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayena Borthaire" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00766.2007" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665072v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.018374" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663652v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.10.012" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFNF29FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663401v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.11.009" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMH6C2D9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668773v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Serrana" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00146.2008" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663804v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Berradi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2008.07.001" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXCPRGZQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667591v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.596" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18P352LF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663522v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kirchner" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Lim" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Ferraris" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-007-0235-7" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3B7F66E4FE44EDFEB3F2271F5565A178C525B57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661115v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Kolditz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508981411" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662448v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000596" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658514v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aramendi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00444.2006" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662375v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Richard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20061821" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668754v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.05.002" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659662v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapia-Salazar" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa-Clara Bureau" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Bureau" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659446v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679579v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seixas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.10.019" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676900v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alan Dias" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rueda-Jasso" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E.C. da Conceicao" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Gomes" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2004.01135.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676404v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zheng" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hastings" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Tocher" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.08.003" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900463v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Capilla" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004027" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673906v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capilla" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rema" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678892v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez-R&#233;queni" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mingarro" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Calduch-Giner" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673333v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gutieres" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677179v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674793v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergot" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674531v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676744v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679828v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669449v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671342v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669708v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675005v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674236v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Breque" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682151v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671372v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Frappart" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691017v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blin" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688622v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694682v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686366v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krishnamoorthy" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687276v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomes" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686754v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692355v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sica" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathieu" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacqz-Aigrain" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689139v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900175v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breque" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vachot" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688362v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181292v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andrieux" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181272v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Biasutti" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrieu" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morganx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchand" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076080v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Kalinowski" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Izquierdo" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181279v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Charlotte" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biasutti Sandra" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisson Mireille" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03847035v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275508v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kostyniuk" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Best" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Forbes" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317167v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Rito" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317170v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit A.J. Nederlof" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ep H. Eding" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Jo van Riel" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734794v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;raud" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901330v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Soengas" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901323v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02454390v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594850v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Larra&#241;aga" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901311v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594823v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901304v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741144v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605591v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901301v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901299v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901415v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901437v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jos&#233; Velez" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901416v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740870v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Yilmaz" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.T. Eroldogan" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742344v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarra Cerezo" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801166v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743496v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740919v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castro" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perez-Jimenez" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740872v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740963v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193980v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741191v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocha" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Engrola" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teixeira" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dinis" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194030v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borchert" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019221v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schrama" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747354v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019176v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744691v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744969v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744744v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746468v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744740v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744602v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744688v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747083v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Subramanian" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751277v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Stubhaug" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Kolditz" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755466v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Salmeron Salvador" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756943v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754259v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754244v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756249v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hortepan" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750843v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750973v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754033v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755369v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755476v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753370v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753450v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754914v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752474v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferraris" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757476v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755213v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755320v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lataillade" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Berhonde" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829622v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759781v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kirchner" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducasse" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760929v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761277v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760007v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaushik" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759888v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762048v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759886v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766583v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Incarni" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cheylat" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839135v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771180v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837274v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837021v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767481v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vall&#233;e" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181297v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601943v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220591v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601907v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601970v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander Mennigen" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/doi/10.1096/fasebj.2019.33.1_supplement.591.1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094719v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317173v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo J. Magnoni" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831455v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo Silva" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901402v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831460v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913014v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831461v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901327v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831456v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901331v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Jubouri" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Gilmour" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606524v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603132v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Mennigen" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901319v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Putrino" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baron" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weissman" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901312v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901336v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602644v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608746v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Hendry" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901434v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901298v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901433v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901435v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901421v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diogenes" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Guerreiro" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901425v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901440v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Soengas" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193852v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRFP/page-JRFP1024.php" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747376v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fauroux" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747907v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Gavaia" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223345.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747490v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alexandre Borges" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M.P. Valente" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749892v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747504v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822438v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759997v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759800v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759799v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnes- Juan" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759806v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantzamendi" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762405v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomez - R&#233;queni" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041465v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Kumar" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna P Singha" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Esmaeili" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Soengas" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-90873-3.00008-7" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337010v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books-and-journals/academic-press" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595642v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudinot" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthelot" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801418-9.00002-0" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802451v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37654" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804799v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812924v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816909v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823134v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15695.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845931995.0210" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821195v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>