--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -961,278 +961,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating a Prehistoric mammoth bone dwelling: from field and lab research to education.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collagen stable isotopes provide insights into the end of the mammoth steppe in the central East European plains during the Epigravettian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Tsvirkun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorothée Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhiannon Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail V Sablin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Perspectives, the INQUA Newsletter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.2631382⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (3), pp.457-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265158v1</w:t>
+                <w:t xml:space="preserve">hal-02196044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen stable isotopes provide insights into the end of the mammoth steppe in the central East European plains during the Epigravettian</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mietje Germonpré</w:t>
+                <w:t xml:space="preserve">Investigating a Prehistoric mammoth bone dwelling: from field and lab research to education.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlo Shydlovskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail V Sablin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (3), pp.457-469. </w:t>
+              <w:t xml:space="preserve">Quaternary Perspectives, the INQUA Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.18-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2018.40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.2631382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196044v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Anatomically Modern Humans from South-Eastern Europe. Contributions from the Buran-Kaya III Site (Crimea)</w:t>
               </w:r>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic analyses suggest mammoth and plant in the diet of the oldest anatomically modern humans from far southeast Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Naito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,455 +1744,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saiga antelope hunting in Crimea at the Pleistocene–Holocene transition: the site of Buran-Kaya III Layer 4</w:t>
+                <w:t xml:space="preserve">Contribution à la stratigraphie du site paléolithique de Mezhyrich (Ukraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lanoë</w:t>
+                <w:t xml:space="preserve">Paul Haesaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Yanevich</w:t>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Damblon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Nuzhnyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.012⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.364 - 393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400771v1</w:t>
+                <w:t xml:space="preserve">hal-01805245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine : introduction aux recherches interdisciplinaires menées sur le site de Mezhyrich</w:t>
+                <w:t xml:space="preserve">Mammouth et comportements de subsistance à l’Épigravettien : analyse archéozoologique du secteur de la fosse no 7 associée à l’habitation no 1 de Mezhyrich (Ukraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (4), pp.349-354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.417-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404310v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammouth et comportements de subsistance à l’Épigravettien : analyse archéozoologique du secteur de la fosse no 7 associée à l’habitation no 1 de Mezhyrich (Ukraine)</w:t>
+                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine : introduction aux recherches interdisciplinaires menées sur le site de Mezhyrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Nuzhnyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (4), pp.417-463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.349-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404305v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la stratigraphie du site paléolithique de Mezhyrich (Ukraine)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Haesaerts</w:t>
+                <w:t xml:space="preserve">Saiga antelope hunting in Crimea at the Pleistocene–Holocene transition: the site of Buran-Kaya III Layer 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Nuzhnyi</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Yanevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.270-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01805245v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of archaeobotanical analysis from Neolithic layers of Buran Kaya IV (Crimea, Ukraine)</w:t>
               </w:r>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Burke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Yanevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAZ Taphonomy working group. Taphonomie quaternaire: du general au particulier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3946,51 +3946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mietje Germonpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodor Obadă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Shydlovskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Haesaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostap Tsvirkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yanevich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette F Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03673055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghelinu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Shydlovskyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Koulakovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shydlovskyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Tsvirkun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Tsvirkun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Chymyrys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Mamchur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37098/VA-2019-11-92-115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsvirkun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2631382" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Stevens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Sablin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.40" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07065-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Demay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Belyaeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vasil'Ev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lano&#235;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yanevich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Nuzhnyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haesaerts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WNLC2K1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.10.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.06.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F36MGBRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020834" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yanevich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rector" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Chymyrys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94368-4_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Obad&#259;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Haynes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-59390" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons L.," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yanevich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette F Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03673055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghelinu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Shydlovskyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Koulakovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shydlovskyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Tsvirkun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Tsvirkun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Chymyrys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Mamchur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37098/VA-2019-11-92-115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Stevens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Sablin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.40" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsvirkun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2631382" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07065-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Demay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Belyaeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vasil'Ev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haesaerts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Nuzhnyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WNLC2K1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lano&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yanevich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.10.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.06.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F36MGBRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020834" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yanevich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rector" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Chymyrys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94368-4_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Obad&#259;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Haynes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-59390" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons L.," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>