--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1744,455 +1744,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la stratigraphie du site paléolithique de Mezhyrich (Ukraine)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mammouth et comportements de subsistance à l’Épigravettien : analyse archéozoologique du secteur de la fosse no 7 associée à l’habitation no 1 de Mezhyrich (Ukraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Nuzhnyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (4), pp.364 - 393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.417-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805245v1</w:t>
+                <w:t xml:space="preserve">hal-02404305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammouth et comportements de subsistance à l’Épigravettien : analyse archéozoologique du secteur de la fosse no 7 associée à l’habitation no 1 de Mezhyrich (Ukraine)</w:t>
+                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine : introduction aux recherches interdisciplinaires menées sur le site de Mezhyrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Nuzhnyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (4), pp.417-463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.349-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404305v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommes et environnements au Paléolithique supérieur en Ukraine : introduction aux recherches interdisciplinaires menées sur le site de Mezhyrich</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saiga antelope hunting in Crimea at the Pleistocene–Holocene transition: the site of Buran-Kaya III Layer 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Prat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Yanevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.270-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404310v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saiga antelope hunting in Crimea at the Pleistocene–Holocene transition: the site of Buran-Kaya III Layer 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la stratigraphie du site paléolithique de Mezhyrich (Ukraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haesaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lanoë</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Yanevich</w:t>
+                <w:t xml:space="preserve">Freddy Damblon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Nuzhnyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (4), pp.364 - 393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2015.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.12.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400771v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of archaeobotanical analysis from Neolithic layers of Buran Kaya IV (Crimea, Ukraine)</w:t>
               </w:r>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Yanevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAZ Taphonomy working group. Taphonomie quaternaire: du general au particulier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlo Shydlovskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Haesaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostap Tsvirkun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5136,51 +5136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yanevich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette F Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03673055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghelinu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Shydlovskyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Koulakovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shydlovskyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Tsvirkun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Tsvirkun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Chymyrys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Mamchur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37098/VA-2019-11-92-115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Stevens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Sablin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.40" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsvirkun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2631382" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07065-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Demay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Belyaeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vasil'Ev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haesaerts" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Nuzhnyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WNLC2K1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400771v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lano&#235;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yanevich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.10.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.06.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F36MGBRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020834" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yanevich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rector" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Chymyrys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94368-4_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Obad&#259;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Haynes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-59390" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons L.," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Yanevich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05385249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloz Tsikaridze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Mgeladze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Aghapishvili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Tielidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Coil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109556" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Hanon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigette F Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.103116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03673055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Julien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghelinu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Shydlovskyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Koulakovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071485v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Shydlovskyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Tsvirkun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.I. Tsvirkun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Chymyrys" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Mamchur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37098/VA-2019-11-92-115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hanon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhiannon Stevens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mietje Germonpr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Sablin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.40" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsvirkun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2631382" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Drucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04071430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Naito" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07065-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Demay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Belyaeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vasil'Ev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404305v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Nuzhnyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400771v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lano&#235;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yanevich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.12.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haesaerts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Damblon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2015.07.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WNLC2K1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192238v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.10.008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16379" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143658v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Julien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.06.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F36MGBRW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020834" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yanevich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#225;zni&#269;kov&#225;-Galetov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Rector" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971918v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marharyta Chymyrys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94368-4_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Obad&#259;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Haynes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-59390" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons L.," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>