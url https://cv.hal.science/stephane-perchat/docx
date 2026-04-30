--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -883,563 +883,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InhA1-Mediated Cleavage of the Metalloprotease NprA Allows Bacillus cereus to Escape From Macrophages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plasmid-borne Rap-Phr system regulates sporulation of Bacillus thuringiensis in insect larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fazion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislayne Vilas-Bôas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lereclus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01063⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108109v1</w:t>
+                <w:t xml:space="preserve">hal-02627044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasmid-borne Rap-Phr system regulates sporulation of Bacillus thuringiensis in insect larvae</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">InhA1-Mediated Cleavage of the Metalloprotease NprA Allows Bacillus cereus to Escape From Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbass Haydar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seav-Ly Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth E. Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Darrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.145-155. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627044v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NprR, a moonlighting quorum sensor shifting from a phosphatase activity to a transcriptional activator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Perchat</w:t>
+                <w:t xml:space="preserve">How Quorum Sensing Connects Sporulation to Necrotrophism in Bacillus thuringiensis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Talagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Zouhir</w:t>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Poncet-Mouturat</w:t>
+                <w:t xml:space="preserve">Noureddine Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
+                <w:t xml:space="preserve">Inès Li de La Sierra-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (11), pp.442-444. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.e1005779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15698/mic2016.11.542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602360v1</w:t>
+                <w:t xml:space="preserve">hal-01355952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Quorum Sensing Connects Sporulation to Necrotrophism in Bacillus thuringiensis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perchat</w:t>
+                <w:t xml:space="preserve">NprR, a moonlighting quorum sensor shifting from a phosphatase activity to a transcriptional activator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Talagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+                <w:t xml:space="preserve">Samira Zouhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Lazar</w:t>
+                <w:t xml:space="preserve">Sandrine Poncet-Mouturat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Li de La Sierra-Gallay</w:t>
+                <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (8), pp.e1005779. </w:t>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (11), pp.442-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15698/mic2016.11.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355952v1</w:t>
+                <w:t xml:space="preserve">hal-01602360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: necrotrophism Is a quorum-sensing-regulated lifestyle in Bacillus thuringiensis</w:t>
               </w:r>
@@ -1585,77 +1585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Talagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Li de La Sierra-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (10), pp.e1006009. </w:t>
@@ -1987,51 +1987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Ramarao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouillaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Nevers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kranzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ehling-Schulz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01029-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mouawad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.611220" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cardoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fazion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01238-20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla de F. Cardoso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurival A. Vilas-Boas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne T. Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00993-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14264" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Haydar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seav-Ly Tran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guillemet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13946" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602360v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talagas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zouhir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet-Mouturat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2016.11.542" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay El Khoury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Majed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Ravnum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andreas &#216;kstad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002793" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXQCN3ZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espinasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-003-4097-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D521561D258482D0FAD0C7ADEBD5ADD452D8BF12/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4182-4186.2002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Espinasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.68.9.4182-4186.2002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2001.5373" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A677BE1E4064AE8333D7D46D2B12132E83870F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quenin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kransler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Nevers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kranzler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ehling-Schulz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lereclus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01029-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gohar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sorokin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynoun Attieh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mouawad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jehanno" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.611220" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cardoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fazion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01238-20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla de F. Cardoso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perchat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurival A. Vilas-Boas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislayne T. Vilas-B&#244;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-019-00993-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14264" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13946" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Haydar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seav-Ly Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Guillemet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Darrigo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01063" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Talagas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lazar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Li de La Sierra-Gallay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005779" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zouhir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet-Mouturat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouillaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2016.11.542" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604527v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faegri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien G&#233;lis-Jeanvoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451568v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nay El Khoury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Majed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Kallassy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01222" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Gohar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Ravnum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andreas &#216;kstad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002793" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gilois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Ramarao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600502" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXQCN3ZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espinasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buisson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-003-4097-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D521561D258482D0FAD0C7ADEBD5ADD452D8BF12/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4182-4186.2002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Espinasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gohar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.68.9.4182-4186.2002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.2001.5373" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A677BE1E4064AE8333D7D46D2B12132E83870F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Quenin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Aupinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kransler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Verplaetse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>