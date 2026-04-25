--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -234,5739 +234,5739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Way to Treat Central Nervous System Dysfunction Caused by Musculoskeletal Injuries Using Transcranial Direct Current Stimulation: A Narrative Review</w:t>
+                <w:t xml:space="preserve">Examining placebo effects after a 3-week repeated-sprint training program under hypoxic conditions in recreationally trained subjects: a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre P Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gonzalez-Figueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci15020101⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/apnm-2024-0468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083227v1</w:t>
+                <w:t xml:space="preserve">hal-05380178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Output Regression for the Prediction of World-Class Performances in Women’s Handball</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered landing strategy during vertical jump tasks in elite volleyball players with patellar tendinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ben Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Elimam</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560838⟩</w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2025.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05055721v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Muscle Physiology-Based Framework for Quantifying Training Load in Resistance Exercises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-Output Regression for the Prediction of World-Class Performances in Women’s Handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Elimam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sports13010013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.69873-69887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930349v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining placebo effects after a 3-week repeated-sprint training program under hypoxic conditions in recreationally trained subjects: a randomized controlled trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Muscle Physiology-Based Framework for Quantifying Training Load in Resistance Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Imbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sports13010013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/apnm-2024-0468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05380178v1</w:t>
+                <w:t xml:space="preserve">hal-04930349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered landing strategy during vertical jump tasks in elite volleyball players with patellar tendinopathy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vibration-induced illusion of movement is hindered by acute stroke but mostly by aging: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Fourdrinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Celot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2025.05.011⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-025-03247-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05372697v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration-induced illusion of movement is hindered by acute stroke but mostly by aging: a cross-sectional study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvine Celot</w:t>
+                <w:t xml:space="preserve">Monitoring of cardiac adaptation in elite soccer players over a season through machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwen Diouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-025-03247-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2489855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05566343v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of cardiac adaptation in elite soccer players over a season through machine learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Escudier</w:t>
+                <w:t xml:space="preserve">Trajectories of interbrain synchrony during teamwork: links with team composition and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.nsaf081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2489855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsaf081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048831v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of interbrain synchrony during teamwork: links with team composition and performance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Way to Treat Central Nervous System Dysfunction Caused by Musculoskeletal Injuries Using Transcranial Direct Current Stimulation: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.nsaf081. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/scan/nsaf081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci15020101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271769v1</w:t>
+                <w:t xml:space="preserve">hal-05083227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric cycling involves greater mental demand and cortical activation of the frontoparietal network</w:t>
+                <w:t xml:space="preserve">Synchronization processes in fNIRS visibility networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaic Borot</w:t>
+                <w:t xml:space="preserve">Xhilda Dhamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+                <w:t xml:space="preserve">Eglantina Kalluçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+                <w:t xml:space="preserve">Eva Noka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
+                <w:t xml:space="preserve">Coralie Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (1), pp.e14517. </w:t>
+              <w:t xml:space="preserve">Applied Network Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41109-024-00663-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441479v1</w:t>
+                <w:t xml:space="preserve">hal-04693214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization processes in fNIRS visibility networks</w:t>
+                <w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xhilda Dhamo</w:t>
+                <w:t xml:space="preserve">Camille O Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantina Kalluçi</w:t>
+                <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Noka</w:t>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Reveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Network Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), pp.53. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.Article number: 188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41109-024-00663-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693214v1</w:t>
+                <w:t xml:space="preserve">hal-04342891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain-movement relationship during upper-limb functional movements in chronic post-stroke patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How effective is transcranial direct current stimulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12984-024-01461-3⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403 (10445), pp.2688-2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)00634-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342891v1</w:t>
+                <w:t xml:space="preserve">hal-04631121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of a novel neck external loading dynamometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Damm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 177, pp.112400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could near infrared spectroscopy be the new weapon in our understanding of the cerebral and muscle microvascular oxygen demand during exercise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (4), pp.457 - 458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jshs.2024.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle Oximetry in Sports Science: An Updated Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Quaresima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40279-023-01987-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How effective is transcranial direct current stimulation?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eccentric cycling involves greater mental demand and cortical activation of the frontoparietal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaic Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 403 (10445), pp.2688-2689. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.e14517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(24)00634-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.14517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631121v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Promises of Noninvasive Transcranial Electrical Stimulation for Boosting Mental Performance in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Perrey</w:t>
+                <w:t xml:space="preserve">Predictive modeling of the ratings of perceived exertion during training and competition in professional soccer players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci13020282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (6), pp.322-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182710v1</w:t>
+                <w:t xml:space="preserve">hal-04136339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand challenges in physical neuroergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eccentric cycling involves greater mental demand and cortical activation of the frontoparietal network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaic Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnrgo.2023.1137854⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182712v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modeling of the ratings of perceived exertion during training and competition in professional soccer players</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Letter to the Editor: Response regarding “Single-session anodal transcranial direct current stimulation to enhance sport-specific performance in athletes: A systematic review and meta-analysis”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Tom Maudrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ragert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouven Kenville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2023.05.001⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.1551-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136339v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccentric cycling involves greater mental demand and cortical activation of the frontoparietal network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
+                <w:t xml:space="preserve">Aging Effects on Electrical and Hemodynamic Responses in the Sensorimotor Network During Unilateral Proximal Upper Limb Functional Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14517⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443, pp.114322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2023.114322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440925v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: Response regarding “Single-session anodal transcranial direct current stimulation to enhance sport-specific performance in athletes: A systematic review and meta-analysis”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rouven Kenville</w:t>
+                <w:t xml:space="preserve">Editorial: Understanding the effects of transcranial current stimulation on the locomotor and musculoskeletal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn D Flanagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2023.09.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1189405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1189405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442115v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging Effects on Electrical and Hemodynamic Responses in the Sensorimotor Network During Unilateral Proximal Upper Limb Functional Tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Grand challenges in physical neuroergonomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnrgo.2023.1137854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2023.114322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03865912v1</w:t>
+                <w:t xml:space="preserve">hal-04182712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Understanding the effects of transcranial current stimulation on the locomotor and musculoskeletal systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shawn D Flanagan</w:t>
+                <w:t xml:space="preserve">Stable decoding of working memory load through frequency bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyi Duleme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1189405⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17588928.2022.2026312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182711v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable decoding of working memory load through frequency bands</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhalation boosts perceptual awareness and decision speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Derosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17588928.2022.2026312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (3), pp.516-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00492.2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559620v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation boosts perceptual awareness and decision speed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using shallow neural networks with functional connectivity from EEG signals for early diagnosis of Alzheimer's and frontotemporal dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ajra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00492.2022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1270405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180063v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using shallow neural networks with functional connectivity from EEG signals for early diagnosis of Alzheimer's and frontotemporal dementia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
+                <w:t xml:space="preserve">Probing the Promises of Noninvasive Transcranial Electrical Stimulation for Boosting Mental Performance in Sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2023.1270405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci13020282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239676v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Monitoring in Sports: It Is Time to Embrace Cognitive Demand</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An intensive exercise-based training program reduces prefrontal activity during usual walking in patients with Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sports10040056⟩</w:t>
+              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.100128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2021.100128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180976v1</w:t>
+                <w:t xml:space="preserve">hal-03514840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing anaerobic performance with repeated-sprint training in hypoxia: In search of an optimal altitude based on pulse oxygen saturation monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle Oxygenation Unlocks the Secrets of Physiological Responses to Exercise: Time to Exploit it in the Training Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1010086⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.864825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857874v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle Oxygenation Unlocks the Secrets of Physiological Responses to Exercise: Time to Exploit it in the Training Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Single-session anodal transcranial direct current stimulation to enhance sport-specific performance in athletes: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Maudrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ragert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouven Kenville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.864825⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.1517 - 1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2022.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180962v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-session anodal transcranial direct current stimulation to enhance sport-specific performance in athletes: A systematic review and meta-analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximizing anaerobic performance with repeated-sprint training in hypoxia: In search of an optimal altitude based on pulse oxygen saturation monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre P Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gonzalez-Figueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2022.11.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1010086), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1010086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180969v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intensive exercise-based training program reduces prefrontal activity during usual walking in patients with Parkinson’s disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating brain functioning with NIRS in sports: Cerebral oxygenation and cortical activation are two sides of the same coin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Parkinsonism &amp; Related Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.100128. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prdoa.2021.100128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnrgo.2022.1022924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514840v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using global navigation satellite systems for modeling athletic performances in elite football players</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Understanding brain mechanisms underpinning physical movement and exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waleed Ragheb</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wei-Peng Teo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19484-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnrgo.2022.1014597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776511v1</w:t>
+                <w:t xml:space="preserve">hal-04180988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Understanding brain mechanisms underpinning physical movement and exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using global navigation satellite systems for modeling athletic performances in elite football players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Imbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Ragheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Peng Teo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Chailan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnrgo.2022.1014597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19484-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180988v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating brain functioning with NIRS in sports: Cerebral oxygenation and cortical activation are two sides of the same coin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Uncertain imputation for time-series forecasting: Application to COVID-19 daily mortality prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Elimam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, </w:t>
+              <w:t xml:space="preserve">PLOS Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (10), pp.e0000115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnrgo.2022.1022924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pdig.0000115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183239v1</w:t>
+                <w:t xml:space="preserve">hal-03830607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain imputation for time-series forecasting: Application to COVID-19 daily mortality prediction</w:t>
+                <w:t xml:space="preserve">Training Monitoring in Sports: It Is Time to Embrace Cognitive Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Elimam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Digital Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (10), pp.e0000115. </w:t>
+              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pdig.0000115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sports10040056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830607v1</w:t>
+                <w:t xml:space="preserve">hal-04180976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Oxygenation Responses to Aerobatic Flight</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles preuves des effets de la stimulation cérébrale sur la performance physique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/AMHP.5896.2021⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.74-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381833v1</w:t>
+                <w:t xml:space="preserve">hal-03317720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-box modeling and hypothesis testing of functional near-infrared spectroscopy-based cerebrovascular reactivity to anodal high-definition tDCS in healthy humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and functional brain signatures of endurance runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yashika Arora</w:t>
+                <w:t xml:space="preserve">Yuanchao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushpinder Walia</w:t>
+                <w:t xml:space="preserve">Ruiwang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Makii Muthalib</w:t>
+                <w:t xml:space="preserve">Lunxiong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubhajit Roy Chowdhury</w:t>
+                <w:t xml:space="preserve">Fengguang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (10), pp.e1009386. </w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226 (1), pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-020-02170-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371895v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive benefits of exercise interventions: an fMRI activation likelihood estimation meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mottet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Qian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Klugah-Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226 (3), pp.601-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-021-02247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410534v1</w:t>
+                <w:t xml:space="preserve">hal-03198031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles preuves des effets de la stimulation cérébrale sur la performance physique ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cerebral Oxygenation Responses to Aerobatic Flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Fresnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2020.11.002⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (10), pp.838-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.5896.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317720v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional brain signatures of endurance runners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fengguang Xia</w:t>
+                <w:t xml:space="preserve">Grey-box modeling and hypothesis testing of functional near-infrared spectroscopy-based cerebrovascular reactivity to anodal high-definition tDCS in healthy humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yashika Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pushpinder Walia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhajit Roy Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-020-02170-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (10), pp.e1009386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198038v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive benefits of exercise interventions: an fMRI activation likelihood estimation meta-analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ben Klugah-Brown</w:t>
+                <w:t xml:space="preserve">Recovering arm function in chronic stroke patients using combined anodal HD-tDCS and virtual reality therapy (ReArm): a study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanjie Zhang</w:t>
+                <w:t xml:space="preserve">Denis Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 226 (3), pp.601-619. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-021-02247-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05689-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198031v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Internal- and External-Training-Loads to Predict Non-Contact Injuries in Soccer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in Prefrontal Cortical Activity During Walking and Cognitive Functions Among Patients With Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10155261⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.601686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.601686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913576v1</w:t>
+                <w:t xml:space="preserve">hal-03094686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the Stryd Power Meter in Measuring Running Parameters at Submaximal Speeds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combining Internal- and External-Training-Loads to Predict Non-Contact Injuries in Soccer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sports8070103⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (15), pp.5261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10155261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924516v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Prefrontal Cortical Activity During Walking and Cognitive Functions Among Patients With Parkinson's Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validity of the Stryd Power Meter in Measuring Running Parameters at Submaximal Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Imbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chailan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.601686. </w:t>
+              <w:t xml:space="preserve">Sports - Multidisciplinary Open Access Journal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.601686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sports8070103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094686v2</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Cardiorespiratory Fitness Influence the Effect of Acute Aerobic Exercise on Executive Function?</w:t>
+                <w:t xml:space="preserve">Is bilateral corticospinal connectivity impaired in patients with chronic obstructive pulmonary disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Cui</w:t>
+                <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liye Zou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Qian Yu</w:t>
+                <w:t xml:space="preserve">Nelly Héraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Jiao</w:t>
+                <w:t xml:space="preserve">Nicolas Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.569010⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598 (20), pp.4591-4602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP279560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198039v1</w:t>
+                <w:t xml:space="preserve">hal-03139676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Multiple Sessions of Cathodal Priming and Anodal HD-tDCS on Visuo Motor Task Plateau Learning and Retention</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exercise: A Gate That Primes the Brain to Perform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10110875⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10120980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198048v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is bilateral corticospinal connectivity impaired in patients with chronic obstructive pulmonary disease?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“No Pain No Gain”: Evidence from a Parcel-Wise Brain Morphometry Study on the Volitional Quality of Elite Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxia Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruoguang Si</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cabibel</w:t>
+                <w:t xml:space="preserve">Youfa Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Héraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Ying Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Oliver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Alexandre</w:t>
+                <w:t xml:space="preserve">Lizhen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP279560⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10070459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139676v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the ipsilateral motor network in unilateral voluntary muscle contraction: the cross-activation phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cabibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenton Hordacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 123 (5), pp.2090-2098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00064.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise: A Gate That Primes the Brain to Perform</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does Cardiorespiratory Fitness Influence the Effect of Acute Aerobic Exercise on Executive Function?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liye Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10120980⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.569010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2020.569010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198033v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“No Pain No Gain”: Evidence from a Parcel-Wise Brain Morphometry Study on the Volitional Quality of Elite Athletes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Multiple Sessions of Cathodal Priming and Anodal HD-tDCS on Visuo Motor Task Plateau Learning and Retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youfa Li</w:t>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Yao</w:t>
+                <w:t xml:space="preserve">Christophe de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizhen Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonh Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (7), pp.459. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10070459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10110875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198049v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of near-infrared spectroscopy time course under hypercapnia using an a priori model-based fitting</w:t>
               </w:r>
@@ -6004,51 +6004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Deverdun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.103638. </w:t>
@@ -6099,77 +6099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular Tai Chi Practice Is Associated With Improved Memory as Well as Structural and Functional Alterations of the Hippocampus in the Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunlin Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6214,499 +6214,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal properties in sensorimotor variability unveil internal adaptations of the organism before symptomatic functional decline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent anodal transcranial direct-current stimulation and motor task to influence sensorimotor cortex activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjerstin Torre</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">John Rothwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-52091-y⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1710, pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868997v1</w:t>
+                <w:t xml:space="preserve">hal-01976682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent anodal transcranial direct-current stimulation and motor task to influence sensorimotor cortex activation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Time course of sensorimotor cortex reorganization during upper extremity task accompanying motor recovery early after stroke: An fNIRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Rothwell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Jérome Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RNN-180877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976682v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time course of sensorimotor cortex reorganization during upper extremity task accompanying motor recovery early after stroke: An fNIRS study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Delorme</w:t>
+                <w:t xml:space="preserve">Fractal properties in sensorimotor variability unveil internal adaptations of the organism before symptomatic functional decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjerstin Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.207-218. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.15736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/RNN-180877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-52091-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634805v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent Changes of Brain Functional Connectivity and Motor Variability When Adapting to Task Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuraman Muthuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjerstin Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6740,77 +6740,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Hemodynamic Responses of the Primary Motor Cortex Accompanying Eccentric and Concentric Movements: A Functional NIRS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (5), pp.3380-3385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6857,51 +6857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the human brain network revealed by time-frequency effective connectivity in fNIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjerstin Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Chaitanya Chirumamilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,429 +6972,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial Coupling and Contractile Efficiency in Humans with High and Low V˙O2peaks</w:t>
+                <w:t xml:space="preserve">A closed-loop BCI system for rehabilitation of the hemiplegic upper-limb: A performance study of the systems ability to detect intention of movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Layec</w:t>
+                <w:t xml:space="preserve">Juliette Hurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Bringard</w:t>
+                <w:t xml:space="preserve">Leh van Dokkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+                <w:t xml:space="preserve">Aodhan Coffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (5), pp.811--821. </w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, pp.e88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425525v1</w:t>
+                <w:t xml:space="preserve">hal-02015616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed-loop BCI system for rehabilitation of the hemiplegic upper-limb: A performance study of the systems ability to detect intention of movement</w:t>
+                <w:t xml:space="preserve">Influence of recovery time on strength during a testing protocol of knee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hurtier</w:t>
+                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leh van Dokkum</w:t>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+                <w:t xml:space="preserve">Guillaume Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aodhan Coffey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Maxime Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 59, pp.e88. </w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.161 - 166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015616v1</w:t>
+                <w:t xml:space="preserve">hal-03472398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of recovery time on strength during a testing protocol of knee</w:t>
+                <w:t xml:space="preserve">Effects of pre-exercise alkalosis on the decrease in VO2 at the end of all-out exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
+                <w:t xml:space="preserve">Claire Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Edouard</w:t>
+                <w:t xml:space="preserve">Rémi Delfour-Peyrethon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tallon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">David J. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Billot</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33, pp.161 - 166. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2016.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3239-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472398v1</w:t>
+                <w:t xml:space="preserve">hal-01587502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive functions and cerebral oxygenation changes during acute and prolonged hypoxic exposure</w:t>
               </w:r>
@@ -7432,7494 +7432,7506 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 164 (A), pp.189-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physbeh.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pre-exercise alkalosis on the decrease in VO2 at the end of all-out exercise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why a Comprehensive Understanding of Mental Workload through the Measurement of Neurovascular Coupling Is a Key Issue for Neuroergonomics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delfour-Peyrethon</w:t>
+                <w:t xml:space="preserve">Kevin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Bishop</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Zarrin Chua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3239-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 10, pp. 1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587502v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIRS-EEG joint imaging during transcranial direct current stimulation: online parameter estimation with an autoregressive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehak Sood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utkarsh Jindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 274, pp.71-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01402222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why a Comprehensive Understanding of Mental Workload through the Measurement of Neurovascular Coupling Is a Key Issue for Neuroergonomics?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial Coupling and Contractile Efficiency in Humans with High and Low V˙O2peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarrin Chua</w:t>
+                <w:t xml:space="preserve">Gwenael Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Causse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Aurélien Bringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dehais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00250⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (5), pp.811--821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391283v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Modulation of exercise-induced spinal loop properties in response to oxygen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camuzat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (3), pp.471-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-3032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of exercise-induced spinal loop properties in response to oxygen availability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rupp</w:t>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Racinais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bringard</w:t>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-014-3032-5⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409633v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposite effects of hyperoxia on mitochondrial and contractile efficiency in human quadriceps muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 308 (8), pp.R724--733. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00461.2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab Falls-MACVIA-LR: The falls prevention initiative of the European Innovation Partnership on Active and Healthy Ageing (EIP on AHA) in Languedoc-Roussillon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Blain</w:t>
+                <w:t xml:space="preserve">Cerebral hemodynamic and ventilatory responses to hypoxia, hypercapnia, and hypocapnia during 5 days at 4,350 m.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abecassis</w:t>
+                <w:t xml:space="preserve">François Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Adnet</w:t>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Alomène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Amouyal</w:t>
+                <w:t xml:space="preserve">Carsten Lundby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jcbfm.2013.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02097629v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00873387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral hemodynamic and ventilatory responses to hypoxia, hypercapnia, and hypocapnia during 5 days at 4,350 m.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Towards a Near Infrared Spectroscopy-Based Estimation of Operator Attentional State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Derosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Ward</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jcbfm.2013.167⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e92045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00873387v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Near Infrared Spectroscopy-Based Estimation of Operator Attentional State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du programme officiel aux activités des élèves : un outil pour la conception d'une séquence aux contenus scientifiques cohérents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Derosière</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108 (960), pp.39-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099366v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00979514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved cerebral oxygenation response and executive performance as a function of cardiorespiratory fitness in older women: a fNIRS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2014.00272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du programme officiel aux activités des élèves : un outil pour la conception d'une séquence aux contenus scientifiques cohérents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living Lab Falls-MACVIA-LR: The falls prevention initiative of the European Innovation Partnership on Active and Healthy Ageing (EIP on AHA) in Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Miguet</w:t>
+                <w:t xml:space="preserve">P.A. Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bastard</w:t>
+                <w:t xml:space="preserve">B. Alomène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Martinache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Piel</w:t>
+                <w:t xml:space="preserve">M. Amouyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geriatric Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.416-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurger.2014.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00979514v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIRS-measured prefrontal cortex activity in neuroergonomics: strengths and weaknesses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Neuromuscular adaptations after a rehabilitation program in patients with chronic low back pain: case series (uncontrolled longitudinal study).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas E Ward</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00583⟩</w:t>
+              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2474-14-277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954054v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00875868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilizing slope method as an alternative data analysis for functional near-infrared spectroscopy-derived cerebral hemodynamic responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Prefrontal cortex activity during motor tasks with additional mental load requiring attentional demand: A near-infrared spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (3), pp.156-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2013.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2013.05.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03246840v1</w:t>
+                <w:t xml:space="preserve">hal-04167811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex activity during motor tasks with additional mental load requiring attentional demand: A near-infrared spectroscopy study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Derosiere</w:t>
+                <w:t xml:space="preserve">NIRS-measured prefrontal cortex activity in neuroergonomics: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Derosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas E Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2013.04.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04167811v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular adaptations after a rehabilitation program in patients with chronic low back pain: case series (uncontrolled longitudinal study).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Micallef</w:t>
+                <w:t xml:space="preserve">Utilizing slope method as an alternative data analysis for functional near-infrared spectroscopy-derived cerebral hemodynamic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Derosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Musculoskeletal Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (4), pp.335-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2474-14-277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00875868v1</w:t>
+                <w:t xml:space="preserve">hal-03246840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-dependent effect of acute hypoxia on corticospinal excitability in healthy humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wuyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (5), pp.1270-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.01162.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00741477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The slow components of phosphocreatine and pulmonary oxygen uptake can be dissociated during heavy exercise according to training status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (8), pp.955-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/expphysiol.2011.062927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral perturbations during exercise in hypoxia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Wuyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 302 (8), pp.R903-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.00555.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00873450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas exchange measurements within a magnetic environment: validation of a new system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bringard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 182 (1), pp.37-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resp.2012.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on Point:Counterpoint: Afferent feedback from fatigued locomotor muscles is/is not an important determinant of endurance exercise performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. D. P. C. Smirmaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. B. Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D. Noakes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (2), pp.458--468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.01388.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a prior high-intensity knee-extension exercise on muscle recruitment and energy cost: a combined local and global investigation in humans.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrence quantification analysis of surface electromyographic signal: Sensitivity to potentiation and neuromuscular fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 177 (1), pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2008.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419933v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence quantification analysis of surface electromyographic signal: Sensitivity to potentiation and neuromuscular fatigue</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reproducibility Assessment of Metabolic Variables Characterizing Muscle Energetics In Vivo : A 31P MRS study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62, pp.840-854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01622354v1</w:t>
+                <w:t xml:space="preserve">hal-00422560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility Assessment of Metabolic Variables Characterizing Muscle Energetics In Vivo : A 31P MRS study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Does oxidative capacity affect energy cost ? An in vivo MR investigation of skeletal muscle energetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Fur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.P. Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 62, pp.840-854</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (2), pp.229-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422560v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does oxidative capacity affect energy cost ? An in vivo MR investigation of skeletal muscle energetics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Effects of a prior high-intensity knee-extension exercise on muscle recruitment and energy cost: a combined local and global investigation in humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bringard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Micallef</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (2), pp.229-42</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (6), pp.704-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419943v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate work-rate measurements during in vivo MRS studies of exercising human quadriceps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Fur</w:t>
+                <w:t xml:space="preserve">Une introduction à la nature et au fonctionnement de la physique pour des élèves de seconde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (3), pp.227-235</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (900), pp.3-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337921v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une introduction à la nature et au fonctionnement de la physique pour des élèves de seconde.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrée Tiberghien</w:t>
+                <w:t xml:space="preserve">Accurate work-rate measurements during in vivo MRS studies of exercising human quadriceps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 102 (900), pp.3-20</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.227-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376636v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Supplementation during Exercise and Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (703-712), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2007-965021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-mechanical and chemical influences on locomotor respiratory coupling in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Rouillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 155 (2), pp.128 - 136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resp.2006.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of aging on perceived arm pain and exertion in 70-80 year old elderlies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Effects of Aging on Perceived Exertion and Pain During Arm Cranking in Women 70 to 80 YEARS OLD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tordi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 58, pp. 208-211</w:t>
+              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2), pp.208-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178475v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Aging on Perceived Exertion and Pain During Arm Cranking in Women 70 to 80 YEARS OLD.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Effects of aging on perceived arm pain and exertion in 70-80 year old elderlies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tordi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.C. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tordi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (2), pp.208-14</w:t>
+              <w:t xml:space="preserve">Journal of Sports &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58, pp. 208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559834v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degree of Coordination between Breathing and Rhythmic Arm Movements During Hand Rim Wheelchair Propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Arbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.67 - 74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2005-837486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between maximal muscle oxidative capacity and blood lactate removal after supramaximal exercise and fatigue indexes in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 97 (6), pp.2132 - 2138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.00387.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perceptive individual time trial to estimate the aerobic threshold in triathletes : a preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Groslambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44(2), pp. 147-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Uptake Response to an 800-m Running Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (4), pp.268-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2004-820998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological responses of triathletes to a simulated 30-min time-trial at self-selected power output</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faster oxygen uptake kinetics at the onset of submaximal cycling exercise following 4-weeks recombinant human erythropoietin (r-HuEPO) treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Connes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prefaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2003-38200⟩</w:t>
+              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 447 (2), pp.231 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00424-003-1174-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092446v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster oxygen uptake kinetics at the onset of submaximal cycling exercise following 4-weeks recombinant human erythropoietin (r-HuEPO) treatment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A perceptive individual time trial performed by triathlètes to estimate the anaerobic thereshold : a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Groslambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp. 1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00424-003-1174-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01622464v1</w:t>
+                <w:t xml:space="preserve">hal-00079548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perceptive individual time trial performed by triathlètes to estimate the anaerobic thereshold : a preliminary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Physiological responses of triathletes to a simulated 30-min time-trial at self-selected power output</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bringard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Groslambert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (2), pp.138-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2003-38200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079548v1</w:t>
+                <w:t xml:space="preserve">hal-00092446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité sensorimotrice cérébrale mesurée par fNIRS lors d'un mouvement de la main chez le sujet sain : étude méthodologique sur le nombre optimal de blocs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auzou</w:t>
+                <w:t xml:space="preserve">Prediction of Critical Force Based on Time-Domain Near Infrared Spectroscopy and Electromyography With Explainable Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnal</w:t>
+                <w:t xml:space="preserve">Michele Lacerenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40° Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISOTT 2025 - annual meeting of the International Society on Oxygen Transport to Tissue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Thessalonique, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05566855v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
+                <w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwen Diouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326384v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Critical Force Based on Time-Domain Near Infrared Spectroscopy and Electromyography With Explainable Machine Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOTT 2025 - annual meeting of the International Society on Oxygen Transport to Tissue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229290v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305082v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing physiological adaptations of professional soccer players using heart rate monitoring and data science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwen Diouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwen Diouron</w:t>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Escudier</w:t>
+                <w:t xml:space="preserve">Guilhem Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2025 - 21ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446063v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing cardiovascular adaptations of professional football players</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Activité sensorimotrice cérébrale mesurée par fNIRS lors d'un mouvement de la main chez le sujet sain : étude méthodologique sur le nombre optimal de blocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Pila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSC 2025 - 65th ISI World Statistics Congress 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40° Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFMER, Oct 2025, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.28340.72325/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326346v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ajra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660824v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of individualized and Group-based Machine Learning Approaches to Predict Rate of Perceived Exertion of Professional Football Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwen Diouron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massiwa Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlia Duhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613592⟩</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660833v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille O Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e congrès national de la SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFMER, Oct 2023, Le havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and Sensitivity of the Notio Device and Aer-oscale Service to Quantify Cyclists' Drag Coefficients in Outdoor Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Caillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dugenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Cycling 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-movement relationship in upper-limb functional tasks for chronic post-stroke patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Faity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille O Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global synchronization measure applied to brain signals data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xhilda Dhamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantina Kalluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnisa Sokoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Networks 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hocine Cherifi, Nov 2023, Menton Riviera, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-53503-1_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical activation patterns of unilateral upper limb tasks in healthy adults: perspectives for stroke rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Cortical activation of unilateral upper limb tasks: Perspectives for stroke rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Froger</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Médecine Physique et de Réadaptation 2022 (SOFMER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISPRM/ESPRM/SPMFR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158586v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical activation of unilateral upper limb tasks: Perspectives for stroke rehabilitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Cortical activation patterns of unilateral upper limb tasks in healthy adults: perspectives for stroke rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bakhti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Delorme</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRM/ESPRM/SPMFR 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Médecine Physique et de Réadaptation 2022 (SOFMER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158558v1</w:t>
+                <w:t xml:space="preserve">hal-04158586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental arithmetic task classification with convolutional neural network based on spectral-temporal features from EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Ajra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBS 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.52-55, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing rhythm shapes conscious access and the ability to guess</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Neural correlates of functional upper limb motor task performance using combined fNIRS-EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bakhti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makii Muthalib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
+              <w:t xml:space="preserve">19ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443349v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of functional upper limb motor task performance using combined fNIRS-EEG</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Breathing rhythm shapes conscious access and the ability to guess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Etienne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+              <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158634v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural and cortical responses to visuo-spatial working memory task using fNIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méyi Duleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14938,1058 +14950,1058 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEC 2021 - The 3rd Neuroergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we predict the internal load (perceived exertion) from the external load (GPS) with machine learning?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new model of training load quantification in resistance training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès international de l’ACAPS (Association de Chercheurs en Activités Physiques et Sportives)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France. pp.439-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation crédibiliste pour la prédiction de charge interne de joueurs de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'activité cérébrale pendant la marche dans la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, LYON, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining electrophysiological metrics in assessing changes in working memory load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méyi Duleme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Neuroergonomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor adaptation: bridging the gap between brain networks dynamics and behavioral variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthuraman Muthuraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjerstin Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th French community for functional Near-Infrared Spectroscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distinction between the potential of adaptability and effective adaptation in a motor task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjerstin Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Neural Information Processing (ICONIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26532-2_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02099369v1</w:t>
+                <w:t xml:space="preserve">hal-03782394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction between the potential of adaptability and effective adaptation in a motor task</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Neural Information Processing (ICONIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Istanbul, Turkey. pp.98-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26532-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782394v1</w:t>
+                <w:t xml:space="preserve">hal-02099369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15999,2152 +16011,2152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l’illusion de mouvement induite par vibration tendineuse sur l’activité des régions cérébrales sensorimotrices chez des sujets sains âgés et des patients AVC en phase aiguë</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cautious Regression To Predict Return To Play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40° Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WUML 2025 - Workshop on Uncertainty in Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Milan, Italy. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26594.80327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05566792v1</w:t>
+                <w:t xml:space="preserve">hal-04973638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cautious Regression To Predict Return To Play</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Effect of a disruption on teamwork: an fNIRS hyperscanning study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WUML 2025 - Workshop on Uncertainty in Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Milan, Italy. , 2025</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpellier, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973638v1</w:t>
+                <w:t xml:space="preserve">hal-05167612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a disruption on teamwork: an fNIRS hyperscanning study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Influence de l’illusion de mouvement induite par vibration tendineuse sur l’activité des régions cérébrales sensorimotrices chez des sujets sains âgés et des patients AVC en phase aiguë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Fourdrinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Celot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40° Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Strasbourg, France. Unpublished, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26594.80327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167612v1</w:t>
+                <w:t xml:space="preserve">hal-05566792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’illusion de mouvement induite par stimulation vibratoire tendineuse : limitation liée au vieillissement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Gay</w:t>
+                <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork: an fNIRS hyperscanning study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39° Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">fNIRS 2024 - VIII Biennial Meeting of the Society for functional near-infrared spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Virtual, United Kingdom. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05566715v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork: an fNIRS hyperscanning study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">L’illusion de mouvement induite par stimulation vibratoire tendineuse : limitation liée au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Fourdrinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Celot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fNIRS 2024 - VIII Biennial Meeting of the Society for functional near-infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39° Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France. Unpublished, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36450.49609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699833v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No additional effect of hypoxia or placebo over normoxia during a 3- weeks repeated-sprint training: adouble-blind study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Billaud</w:t>
+                <w:t xml:space="preserve">Inhalation boosts perceptual awareness and decision speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gresse</w:t>
+                <w:t xml:space="preserve">C. E Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Derosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. ECSS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès ostéopathique IRFO - RFO - ITO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855362v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhalation boosts perceptual awareness and decision speed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Coste</w:t>
+                <w:t xml:space="preserve">No additional effect of hypoxia or placebo over normoxia during a 3- weeks repeated-sprint training: adouble-blind study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre P Gutknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gonzalez-Figueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E Benoit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ostéopathique IRFO - RFO - ITO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse, France. 2023</w:t>
+              <w:t xml:space="preserve">28. ECSS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231184v1</w:t>
+                <w:t xml:space="preserve">hal-04855362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain hemodynamic and electrical activity during functional upper limb movements in chronic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRM/ESPRM/SPMFR 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-brain synchronization during a cooperative task with complementary roles following an unexpected perturbation: a fNIRS hyperscanning study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Réveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Neuroergonomics and NYC Neuromodulation Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, New York, United States. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does performance improvement following repeated sprints in hypoxia correlate with oxygen (de)saturation during training sessions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre P Gutknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gonzalez-Figueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès International de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral oxygenation and cognitive performance under acute normobaric hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Fresnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France. , ACAPS 2021 - 19ème congrès international des chercheurs en Activités Physiques et Sportives, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorsolateral prefrontal activity during dual-task walking in patients with Parkinson's Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a highly intensive exercise-based intervention program (Sirocco) on prefrontal dorsolateral cortex activity and gait performance in patients with Parkinson's Disease: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cheminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Derollepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Ranchet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Hannes Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNR, 11th World Congress for Neurorehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lyon, France. 2020</w:t>
+              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, LYON, France. 11th World Congress for Neurorehabilitation, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027091v2</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a highly intensive exercise-based intervention program (Sirocco) on prefrontal dorsolateral cortex activity and gait performance in patients with Parkinson's Disease: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Dorsolateral prefrontal activity during dual-task walking in patients with Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cheminon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Derollepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hannes Devos</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress for Neurorehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, LYON, France. 11th World Congress for Neurorehabilitation, 2020</w:t>
+              <w:t xml:space="preserve">WCNR, 11th World Congress for Neurorehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028119v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning approach for predicting injury in soccer from external and internal training loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2019 - 18th Congress of the ACAPS in Paris, from the 29 - 31 October,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation in a sensorimotor task: bridging the gap between brain network dynamics and behavioral variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in hemodynamic responses during movements of the upper extremities in the acute phase after stroke: A fNIRS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kjerstin Torre</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CREATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journée Scientifique Institut Fédératif de Recherche sur le Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782214v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in hemodynamic responses during movements of the upper extremities in the acute phase after stroke: A fNIRS study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation in a sensorimotor task: bridging the gap between brain network dynamics and behavioral variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laffont</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuraman Muthuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjerstin Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique Institut Fédératif de Recherche sur le Handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop CREATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782221v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppressed middle-acidosis by oral bicarbonate ingestion affected stroke volume responses during an all-out long sprint cycling event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thomas-Junius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Cardiology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18154,639 +18166,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cortical activation in NIRS: a slope-based approach</w:t>
+                <w:t xml:space="preserve">The NIRS technique: a potential tool to detect the occurrence of acute attention deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Derosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mandrick</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00822314v1</w:t>
+                <w:t xml:space="preserve">hal-00822316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NIRS technique: a potential tool to detect the occurrence of acute attention deficits</w:t>
+                <w:t xml:space="preserve">Investigating NIRS-measured cortical activation to detect the occurrence of attention deficits during a task of sustained attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822316v1</w:t>
+                <w:t xml:space="preserve">hal-00822317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating NIRS-measured cortical activation to detect the occurrence of attention deficits during a task of sustained attention</w:t>
+                <w:t xml:space="preserve">fNIRS data analysis by Slope: an alternative method to distinguish the level of cortical activation pattern during functional tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mandrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micallef J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Billot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00822317v1</w:t>
+                <w:t xml:space="preserve">hal-00822312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fNIRS data analysis by Slope: an alternative method to distinguish the level of cortical activation pattern during functional tasks</w:t>
+                <w:t xml:space="preserve">Identifying cortical activation in NIRS: a slope-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mandrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaleff Jp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micallef J.-P.</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00822312v1</w:t>
+                <w:t xml:space="preserve">hal-00822314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Load Responses Modelling in Elite Sports: How to Deal with Generalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chailan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Meline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03415934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18796,161 +18808,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la contribution du système aérobie lors d'une épreuve de 1500 m en course à pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport du projet de recherche No 03-050, Institut National du Sport et de l'Education Physique (INSEP). 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId545"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19097,51 +19109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15020101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imbach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports13010013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05380178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P Gutknecht" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez-Figueres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0468" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ben Zaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Desmyttere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2025.05.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc L&#233;ger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fourdrinoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sarrazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Celot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-025-03247-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14517" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04693214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhilda Dhamo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kallu&#231;i" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Noka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reveille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00663-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112400" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04670552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467412v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Quaresima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-023-01987-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00634-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2023.1137854" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04440925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04442115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maudrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ragert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouven Kenville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.09.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D Flanagan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1189405" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyi Duleme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2022.2026312" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Molle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00492.2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports10040056" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1010086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.864825" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.11.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03514840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derollepot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2021.100128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03776511v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leveau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19484-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Peng Teo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.1014597" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183239v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.1022924" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03381833v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5896.2021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371895v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashika Arora" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Walia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhajit Roy Chowdhury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009386" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03317720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.11.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198038v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cao" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwang Huang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunxiong Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengguang Xia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02170-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198031v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Herold" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Becker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Klugah-Brown" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02247-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports8070103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094686v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Devos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.601686" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cui" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Zou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Jiao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.569010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198048v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vassoigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonh Rothwell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110875" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139676v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279560" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198054v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenton Hordacre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00064.2020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120980" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxia Wei" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoguang Si" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youfa Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Chen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10070459" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02470184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vagn&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103638" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Yue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Mei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.586770" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Viel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52091-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976682v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.01.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02634805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-180877" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuraman Muthuraman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00909" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8050075" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Chaitanya Chirumamilla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rauf Anwar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Groppa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.005326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Layec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000858" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hurtier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leh van Dokkum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodhan Coffey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.201" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402222v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehak Sood" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Jindal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.09.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391283v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarrin Chua" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00250" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409633v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3032-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414330v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00461.2014" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00873387v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esteve" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lundby" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2013.167" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099366v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092045" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979514v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Martinache" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Piel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02954054v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mandrick" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00583" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03246840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosiere" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.05.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167811v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2013.04.006" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRX9RZ4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00875868v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Missenard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-14-277" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741477v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wuyam" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01162.2011" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826747v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Layec" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bringard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yashiro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilmen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.2011.062927" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00873450v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00555.2011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826730v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Micallef" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2012.02.005" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWN1K3XC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436184v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. P. C. Smirmaul" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Fontes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Noakes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01388.2009" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419933v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Micallef" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622354v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morana" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.09.023" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6BNFL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422560v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419943v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337921v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coince" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rondepierre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587689v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Saad" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Dupuy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965021" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04628455v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Arbez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Rouillon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2006.04.015" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQMV60J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178475v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Groslambert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Grange" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tordi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03559834v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maire" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tordi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04628456v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fabre" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arbez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruiz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tordi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-837486" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587415v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00387.2004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020934v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grappe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Girard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587089v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Chevalier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820998" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092446v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-38200" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622464v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-003-1174-0" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3RWB60P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079548v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566855v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pila" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28340.72325/1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229290v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lacerenza" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159139v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caillou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dugenne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peron" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04443092v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kalluci" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnisa Sokoli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_35" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158586v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158558v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443349v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158634v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03356239v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Borot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940267v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385460v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099411v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782447v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782394v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566792v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26594.80327" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566715v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gay" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36450.49609" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855362v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231184v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Benoit" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03886175v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855355v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443395v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027091v2" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028119v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782214v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782221v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822314v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derosi&#232;re" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaleff Jp" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822316v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ward" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822317v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822312v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micallef J.-P." TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415934v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meline" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01961043v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pontier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05380178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P Gutknecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez-Figueres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ben Zaki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Desmyttere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2025.05.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports13010013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc L&#233;ger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auzou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Fourdrinoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sarrazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Celot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-025-03247-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05048831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwen Diouron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Escudier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2489855" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15020101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04693214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhilda Dhamo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kallu&#231;i" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Noka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Reveille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00663-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342891v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille O Muller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faity" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-024-01461-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)00634-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Micallef" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04670552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467412v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Quaresima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferrari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-023-01987-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14517" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.05.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04440925v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04442115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Maudrich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ragert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouven Kenville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2023.09.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Muller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bakhti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114322" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn D Flanagan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1189405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2023.1137854" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03559620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyi Duleme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2022.2026312" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Molle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Etienne Benoit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00492.2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13020282" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03514840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hoang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derollepot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Devos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prdoa.2021.100128" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.864825" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.11.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857874v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1010086" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.1022924" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Peng Teo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnrgo.2022.1014597" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03776511v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Ragheb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leveau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chailan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19484-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports10040056" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03317720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2020.11.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198038v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanchao Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiwang Huang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunxiong Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengguang Xia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02170-y" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Yu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Herold" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Becker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Klugah-Brown" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02247-2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03381833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fresnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5896.2021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashika Arora" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpinder Walia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhajit Roy Chowdhury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009386" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05689-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094686v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheminon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derollepot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Devos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.601686" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sports8070103" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly H&#233;raud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oliver" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP279560" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198033v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10120980" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxia Wei" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoguang Si" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youfa Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhen Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10070459" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenton Hordacre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00064.2020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198039v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Cui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Zou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Jiao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2020.569010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vassoigne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonh Rothwell" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10110875" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02470184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vagn&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Bars" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Deverdun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103638" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03198045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlin Yue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Mei" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.586770" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976682v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rothwell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2019.01.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02634805v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-180877" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Viel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-52091-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01976786v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuraman Muthuraman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00909" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8050075" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Chaitanya Chirumamilla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rauf Anwar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Groppa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.005326" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015616v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hurtier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leh van Dokkum" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodhan Coffey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.201" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472398v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bernard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tallon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2016.07.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383994v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Davranche" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casini" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2016.06.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DZ01QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391283v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mandrick" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarrin Chua" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00250" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01402222v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehak Sood" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Jindal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.09.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Layec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bringard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000858" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02565513v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Camuzat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aug&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Domy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHNFN6M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409633v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-3032-5" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00461.2014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00873387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Esteve" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Lundby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2013.167" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosi&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ward" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092045" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979514v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miguet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Martinache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Piel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097618v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2014.00272" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097629v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abecassis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Adnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alom&#232;ne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amouyal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurger.2014.07.010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PH4CRLD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00875868v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Missenard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Micallef" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2474-14-277" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04167811v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Derosiere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coulon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2013.04.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRX9RZ4T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02954054v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mandrick" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas E Ward" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00583" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03246840v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2013.05.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741477v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wuyam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Levy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01162.2011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826747v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Layec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bringard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yashiro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilmen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/expphysiol.2011.062927" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00873450v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verges" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00555.2011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Micallef" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2012.02.005" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWN1K3XC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436184v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. P. C. Smirmaul" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Fontes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Noakes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01388.2009" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622354v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Varray" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morana" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2008.09.023" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B6BNFL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422560v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Micallef" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419943v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419933v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376636v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coince" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rondepierre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Tiberghien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337921v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587689v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Saad" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Dupuy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965021" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04628455v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Arbez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Rouillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2006.04.015" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FQMV60J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03559834v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Groslambert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maire" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tordi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178475v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Grange" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tordi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04628456v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fabre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arbez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ruiz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tordi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-837486" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587415v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirvent" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Raynaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mercier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00387.2004" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020934v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grappe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Girard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587089v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Chevalier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820998" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01622464v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prefaut" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-003-1174-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z3RWB60P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Girard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092446v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-38200" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229290v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lacerenza" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05446063v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escudier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326346v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566855v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pila" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28340.72325/1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660824v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiwa Chabbi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lia Duhart" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613526" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046552v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04159139v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Caillou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dugenne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peron" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046535v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04443092v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantina Kalluci" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnisa Sokoli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53503-1_35" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158558v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158586v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158634v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443349v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03356239v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Borot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443310v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940267v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385460v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099411v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782447v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782394v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566792v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26594.80327" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566715v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gay" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36450.49609" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231184v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Benoit" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855362v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Billaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887363v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03886175v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bosselut" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855355v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03443395v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028119v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027091v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782221v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782214v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822316v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derosi&#232;re" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ward" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822317v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822312v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandrick" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coulon" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micallef J.-P." TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822314v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaleff Jp" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415934v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Meline" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01961043v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pontier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>