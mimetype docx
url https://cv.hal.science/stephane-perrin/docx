--- v0 (2026-03-10)
+++ v1 (2026-05-02)
@@ -368,269 +368,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical instruments for the measurement of autism sensory disorders</w:t>
+                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Benoit</w:t>
+                <w:t xml:space="preserve">Ilham Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Perrin</w:t>
+                <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Donnadieu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTA IMEKO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.349-371</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707496v1</w:t>
+                <w:t xml:space="preserve">hal-02274782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wise Objects for IoT (WIoT): Software Framework and Experimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musical instruments for the measurement of autism sensory disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Alloui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoit</w:t>
+                <w:t xml:space="preserve">C Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Perrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACTA IMEKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1379/1/012035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274782v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-sensor information fusion: Combination of fuzzy systems and evidence theory approaches in color recognition for the NAO humanoid robot</w:t>
               </w:r>
@@ -1127,51 +1127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’Intelligence Artificielle pour aider à mesurer les troubles sensoriels : démarches et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,51 +1356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical instruments for the measurement of autism sensory disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1435,51 +1435,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IMEKO TC1-TC7-TC13-TC18 Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VNIIM, Jul 2019, Saint Petersburg, Russia. pp.012035, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1379/1/012035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297845v1</w:t>
@@ -1490,90 +1490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIoT: Interconnection between Wise Objects and IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Alloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2018, the 13th International Conference on Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1999,269 +1999,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Sugeno Fuzzy System and Evidence Theory for NAO Robot in Colors Recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Fusion method choice driven by user constraints in a human gesture recognition context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Coquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Human System Interaction (HSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jerzy Wtorek, Jun 2015, Warsaw, Poland. pp.316-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230233v1</w:t>
+                <w:t xml:space="preserve">hal-01172008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion method choice driven by user constraints in a human gesture recognition context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of Sugeno Fuzzy System and Evidence Theory for NAO Robot in Colors Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Coquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Human System Interaction (HSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172008v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Humans, NAO Robot and Multiple Cameras for Colored Objects Recognition using Information Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,295 +2436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-propagation of constraints from consumer to producer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Query's Reply Generating from Sensors Regarding the Consumer's Constraints Application Using MAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Legha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Conference on Sensor Technologies and Applications - SENSORCOMM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628015v1</w:t>
+                <w:t xml:space="preserve">hal-00642691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints driven subscription using Confidence Interval model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Back-propagation of constraints from consumer to producer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IMEKO TC1 &amp; TC7 Joint Symposium on Man Science &amp; Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SENSORCOMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.568 - 573, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2008.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642643v1</w:t>
+                <w:t xml:space="preserve">hal-00628015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query's Reply Generating from Sensors Regarding the Consumer's Constraints Application Using MAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Legha</w:t>
+                <w:t xml:space="preserve">Constraints driven subscription using Confidence Interval model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Sarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Sensor Technologies and Applications - SENSORCOMM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France</w:t>
+              <w:t xml:space="preserve">12th IMEKO TC1 &amp; TC7 Joint Symposium on Man Science &amp; Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, ANNECY, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642691v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrate information consumer need based on information and accuracy modeling with time consideration</w:t>
               </w:r>
@@ -3049,51 +3049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'Intelligence Artificielle pour mesurer les troubles sensoriels de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,51 +3325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’Intelligence Artificielle pour aider à mesurer les troubles sensoriels : démarches et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Khalek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2021.100346" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dascalu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mauris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1379/1/012035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.12.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M25V2NXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00339666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0FV4RLS0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Redarce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Amar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511929508944656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lermigeaux-Sarrade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/NRYJ-6442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624323.3624339" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Donnadieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dascalu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffo Sikounmo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1065/7/072007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_32" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337900" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170687" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.65" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Legha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175651" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62120-3_11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Benoit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/actaimeko.v13i1.1323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355117v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdel Khalek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hartley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measen.2021.100346" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Alloui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707496v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dascalu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mauris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1379/1/012035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Long Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.12.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M25V2NXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanneguy Redarce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00339666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0FV4RLS0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Redarce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Amar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511929508944656" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lermigeaux-Sarrade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Cimpan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21427/NRYJ-6442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624323.3624339" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Donnadieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dascalu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006870204940505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798484v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Deffo Sikounmo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1065/7/072007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558391v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57837-8_32" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375908v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Long Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2015.7170687" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Legha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2008.65" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1175651" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03869852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62120-3_11" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>