--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -359,295 +359,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Nonequilibrium Enhancement of Electron-Phonon Interaction in 2 H − MoTe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser damage thresholds of underwater anti-reflection coatings for face-cooling of high power Yb:YAG laser disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Girotto Erhardt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petit</w:t>
+                <w:t xml:space="preserve">L. Lamaignère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schüler</w:t>
+                <w:t xml:space="preserve">Z. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/dvlz-93t8⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.112209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.112209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345883v1</w:t>
+                <w:t xml:space="preserve">hal-04942847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage thresholds of underwater anti-reflection coatings for face-cooling of high power Yb:YAG laser disks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Nonequilibrium Enhancement of Electron-Phonon Interaction in 2 H − MoTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">Nina Girotto Erhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Fragkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchateau</w:t>
+                <w:t xml:space="preserve">Michael Schüler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 183, pp.112209. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.112209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/dvlz-93t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942847v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissioning of ThomX Compton source subsystems and demonstration of 10$^{10}$ X-rays/s</w:t>
               </w:r>
@@ -2120,51 +2120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded harmonic generation from a fiber laser: a milliwatt XUV source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beauvarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 358 (6368), pp.1288-1294. </w:t>
@@ -5378,51 +5378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Fragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibiki Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Girotto Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akib Jabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,51 +5875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61076-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05233079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F&#233;ral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lachat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girotto Erhardt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;ler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dvlz-93t8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cole" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.112209" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevaccelbeams.28.023401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D Papagiannouli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christop Delagnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409342" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.020383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab28b9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Marja Archipovaite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmot Ernotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Hort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mevel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Daboussi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003770" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;vel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001277" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Limpert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansourian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.814858" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Orio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akib Jabed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61076-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05233079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F&#233;ral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lachat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.112209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girotto Erhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;ler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dvlz-93t8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevaccelbeams.28.023401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D Papagiannouli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christop Delagnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409342" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.020383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab28b9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Marja Archipovaite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmot Ernotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Hort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mevel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Daboussi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003770" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;vel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001277" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Limpert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansourian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.814858" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Orio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akib Jabed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>