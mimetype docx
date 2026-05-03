--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floquet-Bloch valleytronics</w:t>
+                <w:t xml:space="preserve">Ultrafast Nonequilibrium Enhancement of Electron-Phonon Interaction in 2 H − MoTe 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nina Girotto Erhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sotirios Fragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Tkach</w:t>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">Michael Schüler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5799. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61076-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/dvlz-93t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345929v1</w:t>
+                <w:t xml:space="preserve">hal-05345883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and hydrodynamical maquette study of water face-cooling for high average power laser amplifiers</w:t>
               </w:r>
@@ -279,51 +279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -493,161 +493,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Nonequilibrium Enhancement of Electron-Phonon Interaction in 2 H − MoTe 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floquet-Bloch valleytronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Fragkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Girotto Erhardt</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Baptiste Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Schüler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (14), pp.146904. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/dvlz-93t8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61076-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345883v1</w:t>
+                <w:t xml:space="preserve">hal-05345929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissioning of ThomX Compton source subsystems and demonstration of 10$^{10}$ X-rays/s</w:t>
               </w:r>
@@ -793,64 +793,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1048,51 +1048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and precise chiroptical spectroscopy by photoelectron elliptical dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,64 +1208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debobrata Rajak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1316,51 +1316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast relaxation investigated by photoelectron circular dichroism: an isomeric comparison of camphor and fenchone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1489,51 +1489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (15), pp.3159-3168. </w:t>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1744,64 +1744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caoimhe M.M. M M Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chirality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (10), pp.1225-1233. </w:t>
@@ -1865,51 +1865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene D Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,51 +2267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,51 +2401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,64 +2669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3058,51 +3058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using high harmonic radiation to reveal the ultrafast dynamics of radiosensitiser molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Çarçabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,64 +3205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3352,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (22), pp.5387-5390. </w:t>
@@ -3709,295 +3709,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order harmonic transient grating spectroscopy of SF6 molecular vibrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced high harmonic generation driven by high-intensity laser in argon gas-filled hollow core waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Staedter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+                <w:t xml:space="preserve">Kevin Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Dagan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sameh Daboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Hort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124023⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (13), pp.3770-3773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.003770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957658v1</w:t>
+                <w:t xml:space="preserve">hal-03490932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced high harmonic generation driven by high-intensity laser in argon gas-filled hollow core waveguide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sameh Daboussi</w:t>
+                <w:t xml:space="preserve">High-order harmonic transient grating spectroscopy of SF6 molecular vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Hort</w:t>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guilbaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Michal Dagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (13), pp.3770-3773. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.124023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.003770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490932v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of optical-field-ionization-induced spectral broadening in helium gas to the postcompression of high-energy femtosecond laser pulses</w:t>
               </w:r>
@@ -5352,77 +5352,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon-dominated charge-density-wave fluctuations in TiSe$_2$ accessed by ultrafast nonequilibrium dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Fragkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hibiki Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Girotto Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akib Jabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,103 +5470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time- and polarization-resolved extreme ultraviolet momentum microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Fragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5875,51 +5875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61076-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05233079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F&#233;ral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lachat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.112209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girotto Erhardt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;ler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dvlz-93t8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevaccelbeams.28.023401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D Papagiannouli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christop Delagnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409342" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.020383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab28b9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Marja Archipovaite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmot Ernotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Hort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mevel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490932v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Daboussi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hort" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003770" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;vel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001277" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Limpert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansourian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.814858" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Orio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akib Jabed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girotto Erhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;ler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dvlz-93t8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05233079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F&#233;ral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lachat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.112209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61076-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevaccelbeams.28.023401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D Papagiannouli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christop Delagnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409342" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.020383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab28b9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Marja Archipovaite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmot Ernotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Hort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mevel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Daboussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003770" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;vel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001277" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Limpert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansourian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.814858" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Orio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akib Jabed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>