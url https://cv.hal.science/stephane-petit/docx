--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,536 +66,536 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Nonequilibrium Enhancement of Electron-Phonon Interaction in 2 H − MoTe 2</w:t>
+                <w:t xml:space="preserve">Thermal and hydrodynamical maquette study of water face-cooling for high average power laser amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Girotto Erhardt</w:t>
+                <w:t xml:space="preserve">Christophe Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotirios Fragkos</w:t>
+                <w:t xml:space="preserve">Denis Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schüler</w:t>
+                <w:t xml:space="preserve">Mathias Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345883v1</w:t>
+                <w:t xml:space="preserve">hal-05233079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and hydrodynamical maquette study of water face-cooling for high average power laser amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser damage thresholds of underwater anti-reflection coatings for face-cooling of high power Yb:YAG laser disks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lamaignère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Féral</w:t>
+                <w:t xml:space="preserve">Z. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Marion</w:t>
+                <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lhermite</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathias Lachat</w:t>
+                <w:t xml:space="preserve">G. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.112209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.112209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233079v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser damage thresholds of underwater anti-reflection coatings for face-cooling of high power Yb:YAG laser disks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Nonequilibrium Enhancement of Electron-Phonon Interaction in 2 H − MoTe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lamaignère</w:t>
+                <w:t xml:space="preserve">Nina Girotto Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Cole</w:t>
+                <w:t xml:space="preserve">Sotirios Fragkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchateau</w:t>
+                <w:t xml:space="preserve">Michael Schüler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 183, pp.112209. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.112209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/dvlz-93t8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942847v1</w:t>
+                <w:t xml:space="preserve">hal-05345883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floquet-Bloch valleytronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Fragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.5799. </w:t>
@@ -761,351 +761,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong-field ionization of chiral molecules with bicircular laser fields: Sub-barrier dynamics, interference, and vortices</w:t>
+                <w:t xml:space="preserve">Mitigating space charge in time-resolved photoelectron spectroscopy to study laser-heated copper dynamics in the high fluence regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Larroque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petit</w:t>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hatifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013103⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (17), pp.174311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.109.174311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677698v1</w:t>
+                <w:t xml:space="preserve">hal-04600387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating space charge in time-resolved photoelectron spectroscopy to study laser-heated copper dynamics in the high fluence regime</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong-field ionization of chiral molecules with bicircular laser fields: Sub-barrier dynamics, interference, and vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lamour</w:t>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Macé</w:t>
+                <w:t xml:space="preserve">Sylvain Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (17), pp.174311. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.013103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.109.174311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600387v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and precise chiroptical spectroscopy by photoelectron elliptical dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Valzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debobrata Rajak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1297,429 +1297,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast relaxation investigated by photoelectron circular dichroism: an isomeric comparison of camphor and fenchone</w:t>
+                <w:t xml:space="preserve">Sub‐Picosecond Non‐Equilibrium States in the Amorphous Phase of GeTe Phase‐Change Material Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paloma Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pons</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP03569J⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2102721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202102721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649604v1</w:t>
+                <w:t xml:space="preserve">hal-03359344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic Formation Promoted by Ion-Driven Radical Pathways in EUV Photochemical Experiments Simulating Titan’s Atmospheric Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
+                <w:t xml:space="preserve">Ultrafast relaxation investigated by photoelectron circular dichroism: an isomeric comparison of camphor and fenchone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+                <w:t xml:space="preserve">Yann Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Vettier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">Bernard Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (15), pp.3159-3168. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (45), pp.25612-25628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c00324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP03569J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03201041v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub‐Picosecond Non‐Equilibrium States in the Amorphous Phase of GeTe Phase‐Change Material Thin Films</w:t>
+                <w:t xml:space="preserve">Aromatic Formation Promoted by Ion-Driven Radical Pathways in EUV Photochemical Experiments Simulating Titan’s Atmospheric Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Dory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.2102721. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (15), pp.3159-3168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202102721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.1c00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359344v1</w:t>
+                <w:t xml:space="preserve">insu-03201041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using photoelectron elliptical dichroism (PEELD) to determine real-time variation of enantiomeric excess</w:t>
               </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caoimhe M.M. M M Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1833,753 +1833,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Generation of Sub‐Micrometer Wrinkles in a Chalcogenide Glass Film as Physical Unclonable Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot phase-matching free ultrashort pulse characterization based on transient absorption in solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene D Papagiannouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">Benoit Brizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joel Marthelot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christop Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202003032⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.35807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.409342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933084v1</w:t>
+                <w:t xml:space="preserve">hal-03021345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot phase-matching free ultrashort pulse characterization based on transient absorption in solids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Laser Generation of Sub‐Micrometer Wrinkles in a Chalcogenide Glass Film as Physical Unclonable Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene D Papagiannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Cormier</w:t>
+                <w:t xml:space="preserve">Joel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.35807. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.409342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202003032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021345v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded harmonic generation from a fiber laser: a milliwatt XUV source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyper-Raman lines emission concomitant with high-order harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Comby</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Zaouter</w:t>
+                <w:t xml:space="preserve">François Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.020383⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.073006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab28b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093963v1</w:t>
+                <w:t xml:space="preserve">hal-02391642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast electronic relaxations from the S3 state of pyrene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cascaded harmonic generation from a fiber laser: a milliwatt XUV source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beauvarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aude Simon</w:t>
+                <w:t xml:space="preserve">Y. Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP06895J⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (15), pp.20383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.020383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073683v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-Raman lines emission concomitant with high-order harmonic generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultrafast electronic relaxations from the S3 state of pyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Légaré</w:t>
+                <w:t xml:space="preserve">Aude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (7), pp.073006. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (26), pp.14111-14125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab28b9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP06895J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391642v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton photoelectron circular dichroism of limonene with independent polarization state control of the bound-bound and bound-continuum transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,77 +2643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoexcitation Circular Dichroism in Chiral Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,51 +2816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Marja Archipovaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilmot Ernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2905,364 +2905,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond-resolved photoionization of chiral molecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using high harmonic radiation to reveal the ultrafast dynamics of radiosensitiser molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clergerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Descamps</w:t>
+                <w:t xml:space="preserve">Pierre Çarçabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aao5624⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.407-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fd00129g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958730v1</w:t>
+                <w:t xml:space="preserve">hal-01582328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high harmonic radiation to reveal the ultrafast dynamics of radiosensitiser molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation Dynamics in Photoexcited Chiral Molecules Studied by Time-Resolved Photoelectron Circular Dichroism: Toward Chiral Femtochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Çarçabal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Francois Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 194, pp.407-425. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (21), pp.4514 - 4519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6fd00129g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582328v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing ultrafast dynamics of chiral molecules using time-resolved photoelectron circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3307,429 +3307,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation Dynamics in Photoexcited Chiral Molecules Studied by Time-Resolved Photoelectron Circular Dichroism: Toward Chiral Femtochemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined high-harmonic interferometries for vectorial spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Boggio-Pasqua</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antoine Camper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (21), pp.4514 - 4519. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (22), pp.5387-5390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b02065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.005387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395562v2</w:t>
+                <w:t xml:space="preserve">cea-01244287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined high-harmonic interferometries for vectorial spectroscopy</w:t>
+                <w:t xml:space="preserve">Postcompression of high-energy terawatt-level femtosecond pulses and application to high-order harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Camper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Ondřej Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">Antoine Dubrouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cabasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.005387⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (6), pp.1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01244287v1</w:t>
+                <w:t xml:space="preserve">hal-02289966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcompression of high-energy terawatt-level femtosecond pulses and application to high-order harmonic generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dubrouil</w:t>
+                <w:t xml:space="preserve">High-order harmonic transient grating spectroscopy of SF6 molecular vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cabasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Petit</w:t>
+                <w:t xml:space="preserve">David Staedter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mevel</w:t>
+                <w:t xml:space="preserve">Michal Dagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (6), pp.1055. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.124023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.32.001055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289966v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced high harmonic generation driven by high-intensity laser in argon gas-filled hollow core waveguide</w:t>
               </w:r>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Hort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (13), pp.3770-3773. </w:t>
@@ -3843,423 +3843,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order harmonic transient grating spectroscopy of SF6 molecular vibrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of optical-field-ionization-induced spectral broadening in helium gas to the postcompression of high-energy femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Staedter</w:t>
+                <w:t xml:space="preserve">Thierry Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade Dutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burgy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Descamps</w:t>
+                <w:t xml:space="preserve">Antoine Dubrouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (6), pp.1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.001277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957658v1</w:t>
+                <w:t xml:space="preserve">hal-03494980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of optical-field-ionization-induced spectral broadening in helium gas to the postcompression of high-energy femtosecond laser pulses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order harmonic generation at a megahertz-level repetition rate directly driven by an ytterbium-doped-fiber chirped-pulse amplification system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Fourcade Dutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Dubrouil</w:t>
+                <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Mével</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (6), pp.1277. </w:t>
+                <w:t xml:space="preserve">Yoann Zaouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.29.001277⟩</w:t>
-[...79 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jens Limpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (9), pp.1489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.34.001489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4269,297 +4135,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution morphodynamique récente de la rivière Allier dans un secteur fortement anthopisé entre Vieille-Brioude et Limons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de restauration de berges et diagnostic du transport sédimentaire sur la rivière Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Arfeuillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dépret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire TSMR - CFBR. Transport sédimentaire : rivières et barrages réservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond nonlinear interactions in the Langatate LGT: Characterization of a new middle infrared nonlinear crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4568,123 +4434,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Marja Archipovaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilmot Ernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-Infrared Coherence Sources MICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond optical parametric interaction in the Langatate LGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4693,485 +4559,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedre Marja Archipovaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilmot Ernotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid-State Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaterization of 8fs pulses through wideband SPIRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Martinez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méri Kalashyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Louradour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-American Workshop on Information Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Castellon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur l’histoire de l’occupation humaine sur la planèze sud du Plomb du Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surmely Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Savignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des montagnes européennes, actes du colloque de Gap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.227-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order harmonic generation at ultra high repetition rate from ytterbium doped fiber chirped pulse amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Boullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Limpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE LASE: Lasers and Applications in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San Jose, France. pp.71960K, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.814858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5181,154 +5047,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur l'histoire de l'occupation humaine sur la planète sud du Plomb du Cantal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Surmely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Savignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la montagne européenne. Actes de la table ronde internationale de Gap, 29 septembre-1er octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Errance ; Aix-en-Provence : Centre Camille Jullian, pp.235-251, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5338,397 +5204,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-phonon-dominated charge-density-wave fluctuations in TiSe$_2$ accessed by ultrafast nonequilibrium dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Fragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hibiki Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Girotto Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akib Jabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarath Sasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time- and polarization-resolved extreme ultraviolet momentum microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotirios Fragkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Courtade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EUV Non-Linear Optics Based Approach to Study the Photochemical Processes of Titanś Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03031747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5875,51 +5741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girotto Erhardt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;ler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dvlz-93t8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05233079v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F&#233;ral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lachat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942847v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.112209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61076-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevaccelbeams.28.023401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larroque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D Papagiannouli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christop Delagnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409342" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.020383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391642v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab28b9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Marja Archipovaite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmot Ernotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clergerie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao5624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Hort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mevel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Daboussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003770" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;vel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001277" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Limpert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansourian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.814858" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578748v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345958v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Orio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akib Jabed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sasi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05233079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe F&#233;ral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Descamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lachat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942847v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamaign&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.112209" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Girotto Erhardt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Fragkos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sch&#252;ler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/dvlz-93t8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61076-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alkadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Amer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Amoudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevaccelbeams.28.023401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beaulieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larroque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197068v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Comby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Wloch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP01057K" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beauvarlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debobrata Rajak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05618B" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Martinez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dory" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mairesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03569J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03201041v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c00324" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03005097v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimhe M.M. M M Bond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brizard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leblanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christop Delagnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cormier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.409342" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene D Papagiannouli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202003032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab28b9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beauvarlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaouter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.020383" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aupetit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06895J" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaulieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417835v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-017-0038-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boursier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Marja Archipovaite" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmot Ernotte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre &#199;ar&#231;abal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00129g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395562v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio-Pasqua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b02065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00113k" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01244287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Camper" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burgy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.005387" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Hort" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubrouil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mevel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Staedter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Dagan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cassou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Daboussi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hort" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guilbaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.003770" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Auguste" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Gobert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M&#233;vel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.001277" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boullet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Limpert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.001489" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Arfeuill&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#233;pret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Martinez-Leon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansourian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ri Kalashyan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128748v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495507v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.814858" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibiki Orio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akib Jabed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Sasi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Courtade" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03031747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>