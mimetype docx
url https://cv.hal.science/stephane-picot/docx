--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -368,912 +368,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug resistant parasites and fungi from a one-health perspective: A global concern that needs transdisciplinary stewardship programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic review of Plasmodium knowlesi in Indonesia: a risk of emergence in the context of capital relocation to Borneo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Beugnet</w:t>
+                <w:t xml:space="preserve">Ibrahim Bin Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Leboucher</w:t>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukayatou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamruddin Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100368⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05375-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906153v1</w:t>
+                <w:t xml:space="preserve">hal-04906127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ferrocenyl-containing gamma-hydroxy-gamma-lactam-derived tetramates as potential antiplasmodials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Elhabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-referral intranasal artesunate powder for cerebral malaria: a proof-of-concept study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Millet</w:t>
+                <w:t xml:space="preserve">Drug resistant parasites and fungi from a one-health perspective: A global concern that needs transdisciplinary stewardship programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fromentin</w:t>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hauchard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04309-0⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906034v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of Plasmodium knowlesi in Indonesia: a risk of emergence in the context of capital relocation to Borneo?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-referral intranasal artesunate powder for cerebral malaria: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Bin Said</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+                <w:t xml:space="preserve">Elodie Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roukayatou Omorou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+                <w:t xml:space="preserve">Nathalie Hauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamruddin Ahmed</w:t>
+                <w:t xml:space="preserve">Gonçalo Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.258. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05375-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04309-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04906127v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fatty 1,2,4-Trioxanes by Peracetalization of β-Hydroxy Hydroperoxides</w:t>
+                <w:t xml:space="preserve">Recrudescence of a high parasitaemia, severe Plasmodium falciparum malaria episode, treated by artesunate monotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas de Dios Miguel</w:t>
+                <w:t xml:space="preserve">S. Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Louvel</w:t>
+                <w:t xml:space="preserve">A. L. Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Onida</w:t>
+                <w:t xml:space="preserve">P. Miailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1643-3057⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.345-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.02.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916979v1</w:t>
+                <w:t xml:space="preserve">inserm-03337970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The End of the Artemisinin Era—We Should Aim at Malaria Eradication in Asia Using Free, Effective Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eskild Petersen</w:t>
+                <w:t xml:space="preserve">Synthesis of Fatty 1,2,4-Trioxanes by Peracetalization of β-Hydroxy Hydroperoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Dios Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Onida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa625⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (03), pp.617-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1643-3057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04906190v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence of a high parasitaemia, severe Plasmodium falciparum malaria episode, treated by artesunate monotherapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The End of the Artemisinin Era—We Should Aim at Malaria Eradication in Asia Using Free, Effective Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eskild Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.345-348. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (3), pp.414-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.02.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-03337970v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidiosis in HIV-positive patients and related risk factors: A systematic review and meta-analysis</w:t>
               </w:r>
@@ -1391,239 +1391,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycetoma and Chromoblastomycosis: Perspective for Diagnosis Improvement Using Biomarkers</w:t>
+                <w:t xml:space="preserve">Systematic review of registered trials of Hydroxychloroquine prophylaxis for COVID-19 health-care workers at the first third of 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25112594⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2020.100141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906187v1</w:t>
+                <w:t xml:space="preserve">hal-04906174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of registered trials of Hydroxychloroquine prophylaxis for COVID-19 health-care workers at the first third of 2020</w:t>
+                <w:t xml:space="preserve">Mycetoma and Chromoblastomycosis: Perspective for Diagnosis Improvement Using Biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malcolm Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.100141. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2020.100141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04906174v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic review and meta-analysis of diagnostic accuracy of loop-mediated isothermal amplification (LAMP) methods compared with microscopy, polymerase chain reaction and rapid diagnostic tests for malaria diagnosis</w:t>
               </w:r>
@@ -1845,686 +1845,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of fks gene mutations and minimum inhibitory concentrations for the detection of Candida glabrata resistance to micafungin: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Djimdé</w:t>
+                <w:t xml:space="preserve">Anne‐lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.16. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (9), pp.835-846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.12929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968674v1</w:t>
+                <w:t xml:space="preserve">hal-04906200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirous Mehrani Moghaddam</w:t>
+                <w:t xml:space="preserve">Abdoulaye Djimdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26, pp.70. </w:t>
+              <w:t xml:space="preserve">, 2019, 26, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906197v1</w:t>
+                <w:t xml:space="preserve">hal-02968674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
+                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Traore</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sirous Mehrani Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907329v1</w:t>
+                <w:t xml:space="preserve">hal-04906197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic review of artesunate pharmacokinetics: Implication for treatment of resistant malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 89, pp.30-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fks gene mutations and minimum inhibitory concentrations for the detection of Candida glabrata resistance to micafungin: A systematic review and meta‐analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimata Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Niangaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐lise Bienvenu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (9), pp.835-846. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0209966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.12929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906200v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirous Mehrani Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907332v1</w:t>
@@ -2548,87 +2548,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Djimdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907334v1</w:t>
@@ -2907,64 +2907,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between environment, nutrient-derived metabolites and immunity: A possible role in malaria susceptibility/resistance in Fulani and Dogon of Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3467,51 +3467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela l'Episcopia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Perrotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Severini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4415/ANN_20_04_02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Subudhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Abu-Shamma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Khamis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac092" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100368" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906034v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobouet Ines Kouakou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hauchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Farias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04309-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bin Said" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukayatou Omorou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamruddin Ahmed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05375-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Dios Miguel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1643-3057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskild Petersen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miailhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.02.080" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahmadpour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanie Safarpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Xiao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zarean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Hatam-Nahavandi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100141" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.07.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tirard-Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Mestrallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jallades" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2019-206382" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djimd&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Mehrani Moghaddam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019070" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.08.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Bienvenu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12929" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Debize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2017-204878" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Bauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aguilera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Austriaco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nicolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.044636" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818731-9.00041-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela l'Episcopia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Perrotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Severini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4415/ANN_20_04_02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Subudhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Abu-Shamma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Khamis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac092" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bin Said" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobouet Ines Kouakou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukayatou Omorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamruddin Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05375-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hauchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Farias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04309-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miailhes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.02.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Dios Miguel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1643-3057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskild Petersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahmadpour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanie Safarpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Xiao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zarean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Hatam-Nahavandi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Marty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100141" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.07.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tirard-Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Mestrallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jallades" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2019-206382" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Bienvenu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12929" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djimd&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Mehrani Moghaddam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.08.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Debize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2017-204878" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Bauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aguilera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Austriaco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nicolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.044636" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818731-9.00041-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>