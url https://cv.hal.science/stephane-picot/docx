--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3093 +234,7540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first case of artemisinin treatment failure of Plasmodium falciparum imported to Oman from Tanzania</w:t>
+                <w:t xml:space="preserve">Nanoparticle tracking analysis of natural hemozoin from Plasmodium parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Kumar Subudhi</w:t>
+                <w:t xml:space="preserve">Roukayatou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+                <w:t xml:space="preserve">Blanche Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faryal Khamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (3), pp.123839. </w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.107105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jtm/taac092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2023.107105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906120v1</w:t>
+                <w:t xml:space="preserve">hal-04905638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of Plasmodium knowlesi in Indonesia: a risk of emergence in the context of capital relocation to Borneo?</w:t>
+                <w:t xml:space="preserve">The first case of artemisinin treatment failure of Plasmodium falciparum imported to Oman from Tanzania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Bin Said</w:t>
+                <w:t xml:space="preserve">Amit Kumar Subudhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roukayatou Omorou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+                <w:t xml:space="preserve">Reem Abu-Shamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamruddin Ahmed</w:t>
+                <w:t xml:space="preserve">Faryal Khamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.258. </w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.123839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05375-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taac092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906127v1</w:t>
+                <w:t xml:space="preserve">hal-04906120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing gamma-hydroxy-gamma-lactam-derived tetramates as potential antiplasmodials</w:t>
+                <w:t xml:space="preserve">Paper functionalization for detection of Plasmodium falciparum DNA using square waves voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+                <w:t xml:space="preserve">Romain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.123839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826853v1</w:t>
+                <w:t xml:space="preserve">hal-04882991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug resistant parasites and fungi from a one-health perspective: A global concern that needs transdisciplinary stewardship programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">Systematic review of Plasmodium knowlesi in Indonesia: a risk of emergence in the context of capital relocation to Borneo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bin Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Beugnet</w:t>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukayatou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Leboucher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamruddin Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.100368. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05375-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04906153v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-referral intranasal artesunate powder for cerebral malaria: a proof-of-concept study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and molecular determinants of Candida glabrata metacaspase maturation and activation by calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Millet</w:t>
+                <w:t xml:space="preserve">Léa Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fromentin</w:t>
+                <w:t xml:space="preserve">Frédéric Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hauchard</w:t>
+                <w:t xml:space="preserve">Sébastien Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Farias</w:t>
+                <w:t xml:space="preserve">Chloé Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.291. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04309-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-04091-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906034v1</w:t>
+                <w:t xml:space="preserve">hal-04285661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence of a high parasitaemia, severe Plasmodium falciparum malaria episode, treated by artesunate monotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug resistant parasites and fungi from a one-health perspective: A global concern that needs transdisciplinary stewardship programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Landre</w:t>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Bienvenu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.02.080⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03337970v1</w:t>
+                <w:t xml:space="preserve">hal-04906153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fatty 1,2,4-Trioxanes by Peracetalization of β-Hydroxy Hydroperoxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing gamma-hydroxy-gamma-lactam-derived tetramates as potential antiplasmodials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas de Dios Miguel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916979v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The End of the Artemisinin Era—We Should Aim at Malaria Eradication in Asia Using Free, Effective Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eskild Petersen</w:t>
+                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing γ-hydroxy-γ-lactam-derived tetramates as potential antiplasmodials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa625⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.114735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04906190v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidiosis in HIV-positive patients and related risk factors: A systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic accuracy of fluorescence flow-cytometry technology using Sysmex XN-31 for imported malaria in a non-endemic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
+                <w:t xml:space="preserve">Alain Sigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanie Safarpour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kareem Hatam-Nahavandi</w:t>
+                <w:t xml:space="preserve">Etienne Javouhey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 27, pp.27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2020025⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 29, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04906191v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of registered trials of Hydroxychloroquine prophylaxis for COVID-19 health-care workers at the first third of 2020</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of quantitative and semi-quantitative biological test methods of artesunate in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukayatou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bin Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2020.100141⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04906174v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycetoma and Chromoblastomycosis: Perspective for Diagnosis Improvement Using Biomarkers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pre-referral intranasal artesunate powder for cerebral malaria: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25112594⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04309-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04906187v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of diagnostic accuracy of loop-mediated isothermal amplification (LAMP) methods compared with microscopy, polymerase chain reaction and rapid diagnostic tests for malaria diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">Recrudescence of a high parasitaemia, severe Plasmodium falciparum malaria episode, treated by artesunate monotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Landre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. L. Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98, pp.408-419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 105, pp.345-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.02.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04906171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03337970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagging performance of Sysmex XN-10 haematology analyser for malaria detection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Fatty 1,2,4-Trioxanes by Peracetalization of β-Hydroxy Hydroperoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Girard</w:t>
+                <w:t xml:space="preserve">Thomas de Dios Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jallades</w:t>
+                <w:t xml:space="preserve">Dan Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Onida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jclinpath-2019-206382⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (03), pp.617-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1643-3057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906195v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fks gene mutations and minimum inhibitory concentrations for the detection of Candida glabrata resistance to micafungin: A systematic review and meta‐analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Leboucher</w:t>
+                <w:t xml:space="preserve">The End of the Artemisinin Era—We Should Aim at Malaria Eradication in Asia Using Free, Effective Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eskild Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12929⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (3), pp.414-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04906200v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryptosporidiosis in HIV-positive patients and related risk factors: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanie Safarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zarean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kareem Hatam-Nahavandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26, pp.16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 27, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02968674v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of diagnostic accuracy of loop-mediated isothermal amplification (LAMP) methods compared with microscopy, polymerase chain reaction and rapid diagnostic tests for malaria diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.408-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04906197v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of artesunate pharmacokinetics: Implication for treatment of resistant malaria</w:t>
+                <w:t xml:space="preserve">Systematic review of registered trials of Hydroxychloroquine prophylaxis for COVID-19 health-care workers at the first third of 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.08.030⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2020.100141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04907327v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycetoma and Chromoblastomycosis: Perspective for Diagnosis Improvement Using Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04907329v1</w:t>
+                <w:t xml:space="preserve">hal-04906187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flagging performance of Sysmex XN-10 haematology analyser for malaria detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tirard-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Mestrallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jallades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (10), pp.676-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jclinpath-2019-206382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907332v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Djimdé</w:t>
+                <w:t xml:space="preserve">Comparison of fks gene mutations and minimum inhibitory concentrations for the detection of Candida glabrata resistance to micafungin: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (9), pp.835-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907334v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Plasmodium detection by the Sysmex XN hematology analyzer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Girard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djimdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jclinpath-2017-204878⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907338v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines and recommendations on yeast cell death nomenclature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirous Mehrani Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15698/mic2018.01.607⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907342v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between environment, nutrient-derived metabolites and immunity: A possible role in malaria susceptibility/resistance in Fulani and Dogon of Mali</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Arama</w:t>
+                <w:t xml:space="preserve">Systematic review of artesunate pharmacokinetics: Implication for treatment of resistant malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189724⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907344v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimata Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Niangaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0209966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirous Mehrani Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djimdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Plasmodium detection by the Sysmex XN hematology analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Debize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (7), pp.594-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jclinpath-2017-204878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines and recommendations on yeast cell death nomenclature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Carmona-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anna Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicanor Austriaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.4-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15698/mic2018.01.607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyronaridine–artesunate or dihydroartemisinin–piperaquine versus current first-line therapies for repeated treatment of uncomplicated malaria: a randomised, multicentre, open-label, longitudinal, controlled, phase 3b/4 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Habib Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Soulama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Borghini-Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391 (10128), pp.1378-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)30291-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction between environment, nutrient-derived metabolites and immunity: A possible role in malaria susceptibility/resistance in Fulani and Dogon of Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.e0189724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cryptic Plasmodium ovale concurrent with mixed Plasmodium falciparum and Plasmodium malariae infection in two children from Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-1979-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic accuracy of loop-mediated isothermal amplification (LAMP) for screening patients with imported malaria in a non-endemic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Kaczorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Miailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (53), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2017054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity and population structure of Plasmodium vivax isolates from Sudan, Madagascar, French Guiana and Armenia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Menegon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.244-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01109682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Scedosporium apiospermum complex seroprevalence in patients with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Nail-Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.667-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2014.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longitudinal study assessing the return of chloroquine susceptibility of Plasmodium falciparum in isolates from travellers returning from West and Central Africa, 2000–2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incorporation of a 3-(2,2,2-trifluoroethyl)-γ-hydroxy-γ-lactam motif in the side chain of 4-aminoquinolines. Syntheses and antimalarial activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etsuji Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm301076q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New route to the 5-((arylthio- and heteroarylthio)methylene)-3-(2,2,2-trifluoroethyl)-furan-2(5H)-ones--key intermediates in the synthesis of 4-aminoquinoline γ-lactams as potent antimalarial compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (22), pp.6167-6171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.08.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candida albicans and non- Candida albicans fungemia in an institutional hospital during a decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Parmeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13693786.2012.686673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ex vivo activity of the ACT new components pyronaridine and piperaquine in comparison with conventional ACT drugs against isolates of Plasmodium falciparum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Benoit-Vical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00836167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advantages and limits of real-time PCR assay and PCR-restriction fragment length polymorphism for the identification of cutaneous Leishmania species in Tunisia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique de Monbrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bousslimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Bouratbine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (1), pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2010.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00683984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk factors for invasive aspergillosis in acute myeloid leukemia patients prophylactically treated with posaconazole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Sobh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Kraghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Emmanuel Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (7), pp.681-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13693786.2011.557668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ClickEnam. 1. Synthesis of novel 1,4-disubsituted-[1,2,3]-triazole-derived β-aminovinyl trifluoromethylated ketones and their copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132 (10), pp.850-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Invasive aspergillosis in patients with hematological malignancies: incidence and description of 127 cases enrolled in a single institution prospective survey from 2004 to 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (11), pp.1685-1691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2011.044636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High prevalence and fixation of Plasmodium vivax dhfr/dhps mutations related to sulfadoxine/pyrimethamine resistance in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barnadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (1), pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2009.81.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00577267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multicenter proficiency study for detection of Toxoplasma gondii in amniotic fluid by nucleic acid amplification methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton M van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Ferrandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375 (1-2), pp.99-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2006.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recombinant Human Erythropoietin Prevents the Death of Mice during Cerebral Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Ferrandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193 (7), pp.987-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/500844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serotyping of Toxoplasma gondii in chronically infected pregnant women: predominance of type II in Europe and types I and III in Colombia (South America).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean R Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Ferrandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Enrique Gomez-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (9-10), pp.2333-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited value of assays using detection of immunoglobulin G antibodies to the two recombinant dense granule antigens, GRA1 and GRA6 Nt of Toxoplasma gondii, for distinguishing between acute and chronic infections in pregnant women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Ferrandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Cesbron-Delauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (6), pp.1016-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CDLI.11.6.1016-1021.2004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneity in cellular and humoral immune responses against Toxoplasma gondii antigen in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Fatoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J.N. Cozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 136 (3), pp.535-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2249.2004.02466.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subcellular localization of 14-3-3 proteins in Toxoplasma gondii tachyzoites and evidence for a lipid raft-associated form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Assossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franã§oise Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 224 (2), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00479-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.655 - 665, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-818731-9.00041-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtrise de la douleur en relation avec le comportement observé (stress) liés à une hyperthermie infectieuse parasitaire ou bactérienne chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Jun 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">γ-Hydroxy-γ-lactam derived tetramates as a new family of antimalarials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice F Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France. 31 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet éthique et bien-être animal: contrôle de la douleur liée à l'hyperthermie au cours du processus infectieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Prouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline gamma-lactams - Biological evaluation as possible anti-malarial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orléans, France. 31 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récents développements pour la recherche de nouvelles molécules antipaludiques : hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines comme nouveaux agents anti-infectieux : activité antipaludique et anti-pneumocystose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journée Rhône-Alpes des Biomolécules (JRAB 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Lyon Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Scedosporium apiospermum species complex: seroprevalence in patients with cystic fibrosis and clinical relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Parize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Nail-Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third meeting of the ECMM/ISHAM Working group "Fungal respiratory infections in Cystic Fibrosis" (Fri-CF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3467,51 +7914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela l'Episcopia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Perrotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Severini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4415/ANN_20_04_02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Subudhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Abu-Shamma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Khamis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac092" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bin Said" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobouet Ines Kouakou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukayatou Omorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamruddin Ahmed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05375-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906153v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Millet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hauchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Farias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04309-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miailhes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.02.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Dios Miguel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1643-3057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskild Petersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa625" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahmadpour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanie Safarpour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Xiao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zarean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Hatam-Nahavandi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Marty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100141" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.07.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tirard-Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Mestrallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jallades" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2019-206382" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Bienvenu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12929" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djimd&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906197v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Mehrani Moghaddam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019070" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.08.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907334v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Debize" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2017-204878" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Bauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zimmermann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aguilera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Austriaco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907344v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189724" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698094v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nicolle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.044636" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818731-9.00041-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela l'Episcopia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Perrotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Severini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4415/ANN_20_04_02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukayatou Omorou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Delabie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.107105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Subudhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Abu-Shamma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Khamis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bin Said" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobouet Ines Kouakou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamruddin Ahmed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05375-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dugelay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04091-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perpoint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Millet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hauchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Farias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04309-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miailhes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.02.080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Dios Miguel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1643-3057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskild Petersen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa625" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahmadpour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanie Safarpour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Xiao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zarean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Hatam-Nahavandi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.07.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Marty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100141" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tirard-Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Mestrallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jallades" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2019-206382" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Bienvenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12929" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djimd&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Mehrani Moghaddam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.08.030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Debize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2017-204878" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02136575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Bauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zimmermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aguilera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Austriaco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.607" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02136477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Habib Beavogui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Soulama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borghini-Fuhrer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30291-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189724" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flahaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1979-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaczorowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Miailhes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Menegon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6WBKZNK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nail-Billaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pogam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2014.01.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996641v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuji Okada" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301076q" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.08.108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZGR53V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parmeland" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gazon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.686673" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pascual" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-45" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ben Abda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Monbrison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bousslimi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bouratbine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2010.09.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kraghel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2011.557668" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907163v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.05.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNMNKH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nicolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.044636" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kaiser" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M van Loon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelloux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Ferrandiz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2006.06.016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8H60G5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658735v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Texier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500844" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171696v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Gomez-Marin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.03.023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0BKPQJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266718v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mercier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Cesbron-Delauw" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CDLI.11.6.1016-1021.2004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Fatoohi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.N. Cozon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayencon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.2004.02466.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998536v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assossou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#227;&#167;oise Besson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brisson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00479-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906708v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818731-9.00041-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737512v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice F M&#233;debielle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136190v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>