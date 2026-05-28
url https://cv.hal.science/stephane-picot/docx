--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1137 +368,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first case of artemisinin treatment failure of Plasmodium falciparum imported to Oman from Tanzania</w:t>
+                <w:t xml:space="preserve">Features of cryptococcosis among 652 HIV-seronegative individuals in France: a cross-sectional observational study (2005-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Kumar Subudhi</w:t>
+                <w:t xml:space="preserve">Olivier Paccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnot</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reem Abu-Shamma</w:t>
+                <w:t xml:space="preserve">Florence Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faryal Khamis</w:t>
+                <w:t xml:space="preserve">Magalie Demar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jtm/taac092⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (7), pp.937-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906120v1</w:t>
+                <w:t xml:space="preserve">hal-05633061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paper functionalization for detection of Plasmodium falciparum DNA using square waves voltammetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The first case of artemisinin treatment failure of Plasmodium falciparum imported to Oman from Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar Subudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Doumèche</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Abu-Shamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faryal Khamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123839⟩</w:t>
+              <w:t xml:space="preserve">Journal of Travel Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.123839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jtm/taac092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882991v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of Plasmodium knowlesi in Indonesia: a risk of emergence in the context of capital relocation to Borneo?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Paper functionalization for detection of Plasmodium falciparum DNA using square waves voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamruddin Ahmed</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05375-8⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.123839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04906127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and molecular determinants of Candida glabrata metacaspase maturation and activation by calcium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galisson</w:t>
+                <w:t xml:space="preserve">Drug resistant parasites and fungi from a one-health perspective: A global concern that needs transdisciplinary stewardship programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Violot</w:t>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Dugelay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.1158. </w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.100368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-04091-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04285661v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug resistant parasites and fungi from a one-health perspective: A global concern that needs transdisciplinary stewardship programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing gamma-hydroxy-gamma-lactam-derived tetramates as potential antiplasmodials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906153v1</w:t>
+                <w:t xml:space="preserve">hal-03826853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing gamma-hydroxy-gamma-lactam-derived tetramates as potential antiplasmodials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing γ-hydroxy-γ-lactam-derived tetramates as potential antiplasmodials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Davioud-Charvet</w:t>
+                <w:t xml:space="preserve">Julien Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 243, pp.114735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826853v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ferrocenyl-containing γ-hydroxy-γ-lactam-derived tetramates as potential antiplasmodials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+                <w:t xml:space="preserve">Diagnostic accuracy of fluorescence flow-cytometry technology using Sysmex XN-31 for imported malaria in a non-endemic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bosson</w:t>
+                <w:t xml:space="preserve">Thomas Perpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Iikawa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+                <w:t xml:space="preserve">Christian Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Javouhey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114735⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798632v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic accuracy of fluorescence flow-cytometry technology using Sysmex XN-31 for imported malaria in a non-endemic setting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-referral intranasal artesunate powder for cerebral malaria: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sigal</w:t>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Javouhey</w:t>
+                <w:t xml:space="preserve">Aurelien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022031⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04309-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03683791v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of quantitative and semi-quantitative biological test methods of artesunate in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roukayatou Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bin Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,3853 +1507,3841 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/parasite/2022019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-referral intranasal artesunate powder for cerebral malaria: a proof-of-concept study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Systematic review of Plasmodium knowlesi in Indonesia: a risk of emergence in the context of capital relocation to Borneo?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bin Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Farias</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roukayatou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamruddin Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04309-0⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05375-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04906034v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrudescence of a high parasitaemia, severe Plasmodium falciparum malaria episode, treated by artesunate monotherapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and molecular determinants of Candida glabrata metacaspase maturation and activation by calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Bienvenu</w:t>
+                <w:t xml:space="preserve">Léa Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Doumèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Miailhes</w:t>
+                <w:t xml:space="preserve">Frédéric Galisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Abraham</w:t>
+                <w:t xml:space="preserve">Sébastien Violot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simon</w:t>
+                <w:t xml:space="preserve">Chloé Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105, pp.345-348. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.02.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-04091-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03337970v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Fatty 1,2,4-Trioxanes by Peracetalization of β-Hydroxy Hydroperoxides</w:t>
+                <w:t xml:space="preserve">Performance of Repeated Measures of (1–3)-β-D-Glucan, Mannan Antigen, and Antimannan Antibodies for the Diagnosis of Invasive Candidiasis in ICU Patients: A Preplanned Ancillary Analysis of the EMPIRICUS Randomized Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas de Dios Miguel</w:t>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Louvel</w:t>
+                <w:t xml:space="preserve">Clément Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Onida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">Daniele Maubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ruckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1643-3057⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofab080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916979v1</w:t>
+                <w:t xml:space="preserve">hal-05633192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The End of the Artemisinin Era—We Should Aim at Malaria Eradication in Asia Using Free, Effective Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eskild Petersen</w:t>
+                <w:t xml:space="preserve">Synthesis of Fatty 1,2,4-Trioxanes by Peracetalization of β-Hydroxy Hydroperoxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Dios Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Onida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (03), pp.617-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1643-3057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa625⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04906190v1</w:t>
+                <w:t xml:space="preserve">hal-04916979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidiosis in HIV-positive patients and related risk factors: A systematic review and meta-analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The End of the Artemisinin Era—We Should Aim at Malaria Eradication in Asia Using Free, Effective Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kareem Hatam-Nahavandi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eskild Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.27. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (3), pp.414-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2020025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04906191v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of diagnostic accuracy of loop-mediated isothermal amplification (LAMP) methods compared with microscopy, polymerase chain reaction and rapid diagnostic tests for malaria diagnosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recrudescence of a high parasitaemia, severe Plasmodium falciparum malaria episode, treated by artesunate monotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cucherat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Landre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98, pp.408-419. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 105, pp.345-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2021.02.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906171v1</w:t>
+                <w:t xml:space="preserve">inserm-03337970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of registered trials of Hydroxychloroquine prophylaxis for COVID-19 health-care workers at the first third of 2020</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryptosporidiosis in HIV-positive patients and related risk factors: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanie Safarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihua Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zarean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kareem Hatam-Nahavandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2020.100141⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04906174v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycetoma and Chromoblastomycosis: Perspective for Diagnosis Improvement Using Biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Systematic review of registered trials of Hydroxychloroquine prophylaxis for COVID-19 health-care workers at the first third of 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25112594⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2020.100141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04906187v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagging performance of Sysmex XN-10 haematology analyser for malaria detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycetoma and Chromoblastomycosis: Perspective for Diagnosis Improvement Using Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jclinpath-2019-206382⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906195v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of fks gene mutations and minimum inhibitory concentrations for the detection of Candida glabrata resistance to micafungin: A systematic review and meta‐analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of diagnostic accuracy of loop-mediated isothermal amplification (LAMP) methods compared with microscopy, polymerase chain reaction and rapid diagnostic tests for malaria diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cucherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12929⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.408-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04906200v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flagging performance of Sysmex XN-10 haematology analyser for malaria detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tirard-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanélie Mestrallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jallades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (10), pp.676-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jclinpath-2019-206382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968674v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sirous Mehrani Moghaddam</w:t>
+                <w:t xml:space="preserve">Comparison of fks gene mutations and minimum inhibitory concentrations for the detection of Candida glabrata resistance to micafungin: A systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (9), pp.835-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906197v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of artesunate pharmacokinetics: Implication for treatment of resistant malaria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djimdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.08.030⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907327v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirous Mehrani Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907329v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic review of artesunate pharmacokinetics: Implication for treatment of resistant malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yobouet Ines Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907332v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic polymorphisms with erythrocyte traits in malaria endemic areas of Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimata Konate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Niangaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhassane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.e0209966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907334v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Plasmodium detection by the Sysmex XN hematology analyzer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Girard</w:t>
+                <w:t xml:space="preserve">Interactions between hydatid cyst and regulated cell death may provide new therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirous Mehrani Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Ahmadpour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jclinpath-2017-204878⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907338v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines and recommendations on yeast cell death nomenclature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimalarial stewardship programs are urgently needed for malaria elimination: a perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Djimdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15698/mic2018.01.607⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136575v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyronaridine–artesunate or dihydroartemisinin–piperaquine versus current first-line therapies for repeated treatment of uncomplicated malaria: a randomised, multicentre, open-label, longitudinal, controlled, phase 3b/4 trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Issiaka Soulama</w:t>
+                <w:t xml:space="preserve">Automated Plasmodium detection by the Sysmex XN hematology analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Borghini-Fuhrer</w:t>
+                <w:t xml:space="preserve">Gisèle Debize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 391 (10128), pp.1378-1390. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (7), pp.594-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)30291-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jclinpath-2017-204878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136477v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between environment, nutrient-derived metabolites and immunity: A possible role in malaria susceptibility/resistance in Fulani and Dogon of Mali</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines and recommendations on yeast cell death nomenclature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Arama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnot</w:t>
+                <w:t xml:space="preserve">Didac Carmona-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anna Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicanor Austriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189724⟩</w:t>
+              <w:t xml:space="preserve">Microbial Cell </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.4-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15698/mic2018.01.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907344v1</w:t>
+                <w:t xml:space="preserve">hal-02136575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic Plasmodium ovale concurrent with mixed Plasmodium falciparum and Plasmodium malariae infection in two children from Central African Republic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">Pyronaridine–artesunate or dihydroartemisinin–piperaquine versus current first-line therapies for repeated treatment of uncomplicated malaria: a randomised, multicentre, open-label, longitudinal, controlled, phase 3b/4 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Sagara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Habib Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issaka Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Soulama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Borghini-Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 391 (10128), pp.1378-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(18)30291-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-017-1979-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02316787v1</w:t>
+                <w:t xml:space="preserve">hal-02136477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic accuracy of loop-mediated isothermal amplification (LAMP) for screening patients with imported malaria in a non-endemic setting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Sigal</w:t>
+                <w:t xml:space="preserve">Interaction between environment, nutrient-derived metabolites and immunity: A possible role in malaria susceptibility/resistance in Fulani and Dogon of Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2017054⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.e0189724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823860v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and population structure of Plasmodium vivax isolates from Sudan, Madagascar, French Guiana and Armenia.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Cryptic Plasmodium ovale concurrent with mixed Plasmodium falciparum and Plasmodium malariae infection in two children from Central African Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.07.029⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-1979-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109682v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Scedosporium apiospermum complex seroprevalence in patients with cystic fibrosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic accuracy of loop-mediated isothermal amplification (LAMP) for screening patients with imported malaria in a non-endemic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bourdy</w:t>
+                <w:t xml:space="preserve">Camille Ponce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Le Pogam</w:t>
+                <w:t xml:space="preserve">Flora Kaczorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Miailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2014.01.011⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (53), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2017054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333780v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study assessing the return of chloroquine susceptibility of Plasmodium falciparum in isolates from travellers returning from West and Central Africa, 2000–2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Scedosporium apiospermum complex seroprevalence in patients with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cian</w:t>
+                <w:t xml:space="preserve">Perrine Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Sandrine Nail-Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Stéphanie Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Morelle</w:t>
+                <w:t xml:space="preserve">Marie Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.667-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528300v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of a 3-(2,2,2-trifluoroethyl)-γ-hydroxy-γ-lactam motif in the side chain of 4-aminoquinolines. Syntheses and antimalarial activities.</w:t>
+                <w:t xml:space="preserve">Longitudinal study assessing the return of chloroquine susceptibility of Plasmodium falciparum in isolates from travellers returning from West and Central Africa, 2000–2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cornut</w:t>
+                <w:t xml:space="preserve">Dima El Safadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Lemoine</w:t>
+                <w:t xml:space="preserve">Amandine Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etsuji Okada</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Albrieux</w:t>
+                <w:t xml:space="preserve">Christelle Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56 (1), pp.73-83. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm301076q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996641v1</w:t>
+                <w:t xml:space="preserve">hal-03528300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New route to the 5-((arylthio- and heteroarylthio)methylene)-3-(2,2,2-trifluoroethyl)-furan-2(5H)-ones--key intermediates in the synthesis of 4-aminoquinoline γ-lactams as potent antimalarial compounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Incorporation of a 3-(2,2,2-trifluoroethyl)-γ-hydroxy-γ-lactam motif in the side chain of 4-aminoquinolines. Syntheses and antimalarial activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etsuji Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.08.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (1), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm301076q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996647v1</w:t>
+                <w:t xml:space="preserve">hal-00996641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans and non- Candida albicans fungemia in an institutional hospital during a decade</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New route to the 5-((arylthio- and heteroarylthio)methylene)-3-(2,2,2-trifluoroethyl)-furan-2(5H)-ones--key intermediates in the synthesis of 4-aminoquinoline γ-lactams as potent antimalarial compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lavoignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (22), pp.6167-6171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.08.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/13693786.2012.686673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02334577v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo activity of the ACT new components pyronaridine and piperaquine in comparison with conventional ACT drugs against isolates of Plasmodium falciparum.</w:t>
+                <w:t xml:space="preserve">Candida albicans and non- Candida albicans fungemia in an institutional hospital during a decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pascual</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Parola</w:t>
+                <w:t xml:space="preserve">Laurence Parmeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Benoit-Vical</w:t>
+                <w:t xml:space="preserve">Mathieu Gazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Simon</w:t>
+                <w:t xml:space="preserve">Claude Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Malvy</w:t>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.45. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.33-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/13693786.2012.686673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00836167v1</w:t>
+                <w:t xml:space="preserve">hal-02334577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and limits of real-time PCR assay and PCR-restriction fragment length polymorphism for the identification of cutaneous Leishmania species in Tunisia.</w:t>
+                <w:t xml:space="preserve">Ex vivo activity of the ACT new components pyronaridine and piperaquine in comparison with conventional ACT drugs against isolates of Plasmodium falciparum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Ben Abda</w:t>
+                <w:t xml:space="preserve">Aurélie Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique de Monbrison</w:t>
+                <w:t xml:space="preserve">Philippe Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bousslimi</w:t>
+                <w:t xml:space="preserve">Françoise Benoit-Vical</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Aoun</w:t>
+                <w:t xml:space="preserve">Fabrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Bouratbine</w:t>
+                <w:t xml:space="preserve">Denis Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 105 (1), pp.17-22. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2010.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-11-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00683984v1</w:t>
+                <w:t xml:space="preserve">pasteur-00836167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for invasive aspergillosis in acute myeloid leukemia patients prophylactically treated with posaconazole.</w:t>
               </w:r>
@@ -5467,1263 +5455,1397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ClickEnam. 1. Synthesis of novel 1,4-disubsituted-[1,2,3]-triazole-derived β-aminovinyl trifluoromethylated ketones and their copper(II) complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advantages and limits of real-time PCR assay and PCR-restriction fragment length polymorphism for the identification of cutaneous Leishmania species in Tunisia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Decamps</w:t>
+                <w:t xml:space="preserve">Imène Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gouger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">Frédérique de Monbrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bousslimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Bouratbine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">Transactions of The Royal Society of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (1), pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trstmh.2010.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907163v1</w:t>
+                <w:t xml:space="preserve">pasteur-00683984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis in patients with hematological malignancies: incidence and description of 127 cases enrolled in a single institution prospective survey from 2004 to 2009</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bénet</w:t>
+                <w:t xml:space="preserve">ClickEnam. 1. Synthesis of novel 1,4-disubsituted-[1,2,3]-triazole-derived β-aminovinyl trifluoromethylated ketones and their copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thiébaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+                <w:t xml:space="preserve">Sophie Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Voirin</w:t>
+                <w:t xml:space="preserve">Aude Gouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 96 (11), pp.1685-1691. </w:t>
+              <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132 (10), pp.850-857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2011.044636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluchem.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698094v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence and fixation of Plasmodium vivax dhfr/dhps mutations related to sulfadoxine/pyrimethamine resistance in French Guiana.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive aspergillosis in patients with hematological malignancies: incidence and description of 127 cases enrolled in a single institution prospective survey from 2004 to 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Legrand</w:t>
+                <w:t xml:space="preserve">Marie-Christine Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Tichit</w:t>
+                <w:t xml:space="preserve">Thomas Bénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+                <w:t xml:space="preserve">Anne Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2009.81.19⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (11), pp.1685-1691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2011.044636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00577267v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter proficiency study for detection of Toxoplasma gondii in amniotic fluid by nucleic acid amplification methods.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High prevalence and fixation of Plasmodium vivax dhfr/dhps mutations related to sulfadoxine/pyrimethamine resistance in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton M van Loon</w:t>
+                <w:t xml:space="preserve">Céline Barnadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Pelloux</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Ferrandiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">Eric Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2006.06.016⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (1), pp.19-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2009.81.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00171220v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00577267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant Human Erythropoietin Prevents the Death of Mice during Cerebral Malaria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Multicenter proficiency study for detection of Toxoplasma gondii in amniotic fluid by nucleic acid amplification methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton M van Loon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Ferrandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Meiller</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/500844⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375 (1-2), pp.99-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2006.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658735v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotyping of Toxoplasma gondii in chronically infected pregnant women: predominance of type II in Europe and types I and III in Colombia (South America).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Recombinant Human Erythropoietin Prevents the Death of Mice during Cerebral Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Ferrandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jorge Enrique Gomez-Marin</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.03.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 193 (7), pp.987-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/500844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00171696v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited value of assays using detection of immunoglobulin G antibodies to the two recombinant dense granule antigens, GRA1 and GRA6 Nt of Toxoplasma gondii, for distinguishing between acute and chronic infections in pregnant women.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Serotyping of Toxoplasma gondii in chronically infected pregnant women: predominance of type II in Europe and types I and III in Colombia (South America).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean R Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Ferrandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Cesbron-Delauw</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Enrique Gomez-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/CDLI.11.6.1016-1021.2004⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (9-10), pp.2333-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2006.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266718v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00171696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in cellular and humoral immune responses against Toxoplasma gondii antigen in humans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Gonzalo</w:t>
+                <w:t xml:space="preserve">Limited value of assays using detection of immunoglobulin G antibodies to the two recombinant dense granule antigens, GRA1 and GRA6 Nt of Toxoplasma gondii, for distinguishing between acute and chronic infections in pregnant women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Ferrandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mayencon</w:t>
+                <w:t xml:space="preserve">Corinne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Greenland</w:t>
+                <w:t xml:space="preserve">Martine Wallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Cesbron-Delauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2249.2004.02466.x⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (6), pp.1016-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/CDLI.11.6.1016-1021.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680745v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heterogeneity in cellular and humoral immune responses against Toxoplasma gondii antigen in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Fatoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J.N. Cozon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mayencon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Greenland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 136 (3), pp.535-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2249.2004.02466.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subcellular localization of 14-3-3 proteins in Toxoplasma gondii tachyzoites and evidence for a lipid raft-associated form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Assossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franã§oise Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 224 (2), pp.161-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00479-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6733,120 +6855,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.655 - 665, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-818731-9.00041-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6856,918 +6978,918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la douleur en relation avec le comportement observé (stress) liés à une hyperthermie infectieuse parasitaire ou bactérienne chez la souris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Beauge</w:t>
+                <w:t xml:space="preserve">γ-Hydroxy-γ-lactam derived tetramates as a new family of antimalarials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice F Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Iikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">8. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lyon, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735802v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ-Hydroxy-γ-lactam derived tetramates as a new family of antimalarials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picot</w:t>
+                <w:t xml:space="preserve">Maîtrise de la douleur en relation avec le comportement observé (stress) liés à une hyperthermie infectieuse parasitaire ou bactérienne chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lyon, France. 31 p</w:t>
+              <w:t xml:space="preserve">44. Colloque de l'Association Française des Sciences et Techniques de l’Animal de Laboratoire (AFSTAL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Sciences et Techniques de l'Animal de Laboratoire (AFSTAL). FRA., Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737512v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet éthique et bien-être animal: contrôle de la douleur liée à l'hyperthermie au cours du processus infectieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Prouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimier-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of fluorinated mixed aminoquinoline gamma-lactams - Biological evaluation as possible anti-malarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr S. Kanishchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Czech Vltava Chemistry Meeting (7, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Orléans, France. 31 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récents développements pour la recherche de nouvelles molécules antipaludiques : hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées du Consortium antiParasitaire et antiFongique : CaPF-2016 " A la croisée des Mondes !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium Anti-Parasitaire et Fongique (CaPF). FRA., Mar 2016, Tours, France. 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérocycles azotés dérivés d’acides tétramiques et de pyrimidines comme nouveaux agents anti-infectieux : activité antipaludique et anti-pneumocystose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinya Iikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Bernard Paultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Rhône-Alpes des Biomolécules (JRAB 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2016, Lyon Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scedosporium apiospermum species complex: seroprevalence in patients with cystic fibrosis and clinical relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Nail-Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third meeting of the ECMM/ISHAM Working group "Fungal respiratory infections in Cystic Fibrosis" (Fri-CF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7914,51 +8036,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela l'Episcopia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Perrotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Severini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4415/ANN_20_04_02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukayatou Omorou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Delabie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.107105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Subudhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Abu-Shamma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Khamis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bin Said" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobouet Ines Kouakou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamruddin Ahmed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05375-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dugelay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04091-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906153v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perpoint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906034v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Millet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hauchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Farias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04309-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miailhes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.02.080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Dios Miguel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1643-3057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906190v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskild Petersen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa625" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahmadpour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanie Safarpour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Xiao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zarean" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Hatam-Nahavandi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.07.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Marty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100141" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tirard-Collet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Mestrallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jallades" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2019-206382" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Bienvenu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12929" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djimd&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906197v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Mehrani Moghaddam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019070" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.08.030" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Debize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2017-204878" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02136575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Bauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zimmermann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aguilera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Austriaco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.607" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02136477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Habib Beavogui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Soulama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borghini-Fuhrer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30291-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189724" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316787v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flahaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1979-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponce" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaczorowski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Miailhes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109682v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Menegon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Patrick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Menard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.07.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6WBKZNK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nail-Billaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pogam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2014.01.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996641v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemoine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuji Okada" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301076q" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.08.108" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZGR53V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parmeland" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gazon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.686673" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pascual" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-45" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ben Abda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Monbrison" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bousslimi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aoun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bouratbine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2010.09.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kraghel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2011.557668" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907163v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.05.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNMNKH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nicolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.044636" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kaiser" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M van Loon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelloux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Ferrandiz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2006.06.016" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8H60G5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658735v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Texier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meiller" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500844" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171696v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Gomez-Marin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.03.023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0BKPQJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266718v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mercier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Cesbron-Delauw" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CDLI.11.6.1016-1021.2004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680745v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Fatoohi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.N. Cozon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayencon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.2004.02466.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998536v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assossou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#227;&#167;oise Besson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brisson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00479-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906708v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818731-9.00041-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737512v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice F M&#233;debielle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136190v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela l'Episcopia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvige Perrotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Severini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Severini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4415/ANN_20_04_02" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roukayatou Omorou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Delabie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lavoignat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Chaker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2023.107105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05633061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Paccoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Persat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Demar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.03.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Subudhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bienvenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Abu-Shamma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faryal Khamis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jtm/taac092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Doum&#232;che" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123839" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leboucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100368" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826853v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Davioud-Charvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bouillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bosson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Iikawa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114735" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perpoint" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Javouhey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yobouet Ines Kouakou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Millet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fromentin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hauchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Farias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04309-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623919v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bin Said" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamruddin Ahmed" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05375-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Conchou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Violot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dugelay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-04091-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05633192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Bihan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maubon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruckly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Dios Miguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Louvel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1643-3057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906190v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskild Petersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa625" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Bienvenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miailhes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2021.02.080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahmadpour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanie Safarpour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Xiao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zarean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Hatam-Nahavandi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Marty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jones" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100141" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906187v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112594" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.07.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906195v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tirard-Collet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#233;lie Mestrallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jallades" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2019-206382" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Bienvenu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12929" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Djimd&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirous Mehrani Moghaddam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019070" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.08.030" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Traore" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Konate" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Thera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niangaly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Ba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209966" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Debize" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jclinpath-2017-204878" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02136575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Carmona-Gutierrez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anna Bauer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zimmermann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aguilera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicanor Austriaco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2018.01.607" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02136477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Sagara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Habib Beavogui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Soulama" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borghini-Fuhrer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(18)30291-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907344v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Arama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189724" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316787v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Bichara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flahaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1979-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ponce" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaczorowski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Miailhes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Parize" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nail-Billaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Pogam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2014.01.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03528300v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Safadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-35" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996641v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr S. Kanishchev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etsuji Okada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm301076q" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996647v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.08.108" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DZGR53V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Parmeland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gazon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.686673" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836167v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pascual" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Benoit-Vical" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Simon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Malvy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-11-45" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851756v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kraghel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Emmanuel Nicolini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2011.557668" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00683984v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ben Abda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique de Monbrison" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bousslimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aoun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bouratbine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2010.09.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907163v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decamps" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2011.05.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CNMNKH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698094v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Nicolle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;net" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thi&#233;baut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voirin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.044636" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00577267v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barnadas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Legrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tichit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.81.19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171220v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Kaiser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M van Loon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pelloux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Ferrandiz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2006.06.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8H60G5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658735v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Texier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buguet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meiller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/500844" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171696v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyron" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Lobry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Gomez-Marin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.03.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0BKPQJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266718v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mercier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wallon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Cesbron-Delauw" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CDLI.11.6.1016-1021.2004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680745v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Fatoohi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.N. Cozon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayencon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Greenland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2249.2004.02466.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998536v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assossou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#227;&#167;oise Besson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brisson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00479-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906708v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818731-9.00041-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737512v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice F M&#233;debielle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bosson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735802v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beauge" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603213v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimier-Poisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799211v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742433v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Bernard Paultre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Joseph" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743599v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136190v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durupt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Robert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>