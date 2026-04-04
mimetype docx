--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -153,8168 +153,8286 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air-stable subsurface two-dimensional hole gas with strong spin-orbit interaction in single layer Pt on Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional deformations in single-layer $α$ antimonene and interaction with a Au(111) surface from first principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José de Jesús Villalobos Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Coraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sponza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective band engineering of Bi/Si(111) by boron segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Villalobos-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roditchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction-induced multiple gaps in the weak coupling limit: the surface band of Au(111) vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nernst effect and its thickness dependence in superconducting NbN films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marguerite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzy Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Yakovlev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (9), pp.094807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/sl61-lzyl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergetic Exterior and Interfacial Approaches by Colloidal Carbon Quantum Dots for More Stable Perovskite Solar Cells Against UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongjiu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhelu Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenghao Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (35), pp.2401505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202401505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM observation of the hinge-states of bismuth nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Manipulation of the Magnetic State of a Porphyrin-Based Molecule on Gold: From Kondo to Quantum Nanomagnet via the Charge Fluctuation Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valeria Sheina</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca De’ Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.085422⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (10), pp.9082-9089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c12223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205422v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of the Magnetic State of a Porphyrin-Based Molecule on Gold: From Kondo to Quantum Nanomagnet via the Charge Fluctuation Regime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">STM observation of the hinge-states of bismuth nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Gorni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clair</w:t>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Sheina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.2c12223⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (8), pp.085422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.085422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234398v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Atoms Promote Macroscopic Superconductivity in an Atomic Monolayer of Pb on Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis S Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Cofler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily Stolyarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (2), pp.652-657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of dense metallic Pb monolayer by decorating step edges with Au atoms on Si(111)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of surface and subsurface Co–Ir alloy on the electronic properties of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Bouhiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2021.121887⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238376v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface and subsurface Co–Ir alloy on the electronic properties of graphene</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stabilization of dense metallic Pb monolayer by decorating step edges with Au atoms on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Cofler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.06.082⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.121887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2021.121887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365369v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Long-Range Proximity Effect through the Atomically Flat Interface of a Bi 2 Te 3 Topological Insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasily S Stolyarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V Remizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitriy Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (37), pp.9068-9075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to induce superconductivity in epitaxial graphene via remote proximity effect through an intercalated gold layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.015002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/abb71f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Well States for Graphene Spin-Texture Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Voloshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Fonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), pp.1594-1600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of angle-resolved photoemission with submicron spatial resolution reveals emerging one-dimensionality of electrons in NbSe 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valbuena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Conejeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.075118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum constriction at the interface between a superconducting nanocrystal and an electron accumulation layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 552, pp.34-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physc.2018.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement effects in Pb nanocrystals grown on InAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.97.214514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken symmetry of in-gap quasiparticle excitations in superconducting FeSe(001) with high defect density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (22), pp.220502(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong coupling and periodic potential at the Pb/Sb(111) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Fe-impurity charge state in the topological insulator Bi 2 Se 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stolyarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. V Remizov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111 (25), pp.251601 - 251601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5002567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting parity effect across the Anderson limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), pp.14549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms14549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent long-range magnetic bound states in a superconductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasily V Stolyarov</w:t>
+                <w:t xml:space="preserve">Quasiparticle spectra of 2H−NbSe2: Two-band superconductivity and the role of tunneling selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Silva-Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Cherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys3508⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.134510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387239v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticle spectra of 2H−NbSe2: Two-band superconductivity and the role of tunneling selectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Brun</w:t>
+                <w:t xml:space="preserve">Coherent long-range magnetic bound states in a superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbold C. S Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S Guissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe S Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane V Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily V Stolyarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134510⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1013 - 1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys3508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387356v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable effects of disorder on superconductivity of single atomic layers of lead on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Debontridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (6), pp.444-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NPHYS2937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moiré structure: One overlayer, two symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etzkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (11), pp.115138. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">, 2013, 87 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233577v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moiré structure: One overlayer, two symmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etzkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (11), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">, 2013, 87 (11), pp.115138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989432v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Papagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pacile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh Topwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Papagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pacilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinesh Topwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag-coverage-dependent symmetry of the electronic states of the Pt(111)-Ag-Bi interface: The ARPES view of a structural transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (24), pp. 245443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band structure scenario for the giant spin-orbit splitting observed at the Bi/Si(111) interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.085440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular control of the magnetic anisotropy in two-dimensional high-spin Fe arrays at a metal interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gambardella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Stepanow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dmitriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Honolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (3), pp.189 - 193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NMAT2376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Surface with Giant Spin Splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gierz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ostanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (4), pp.046803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevlett.103.046803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Surface Matter? Hydrogen-Bonded Chain Formation of an Oxalic Amide Derivative in a Two- and Three-Dimensional Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Klappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Cañas-Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Schlickum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (17), pp.2522 - 2530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.200800590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Adaptation in Supramolecular Assembly on Surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nanopatterning the electronic properties of gold surfaces with self-organized superlattices of metallic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700370⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (10), pp.617-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2007.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896161v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of (Co, Ag) self-organized nano dots on Au(111) vicinal surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Malterre</w:t>
+                <w:t xml:space="preserve">Conformational Adaptation in Supramolecular Assembly on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Klappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Esther Cañas-Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Schlickum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.030⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (12), pp.1782 - 1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01987583v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopatterning the electronic properties of gold surfaces with self-organized superlattices of metallic nanostructures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic properties of (Co, Ag) self-organized nano dots on Au(111) vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2007.301⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254 (1, SI), pp.45-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434757v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Two-Dimensional Coordination Reactions: Directed Assembly of Co−Terephthalate Nanosystems on Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Fabris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 110 (11), pp.5627-5632. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+              <w:t xml:space="preserve">, 2006, 110 (11), pp.5627 - 5632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp057239s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997402v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag nanostructures on Au(788): A self-assembled superlattice of metallic quantum resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Monitoring Two-Dimensional Coordination Reactions: Directed Assembly of Co−Terephthalate Nanosystems on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fabris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (11), pp.5627-5632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp057239s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997432v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of one- and two-dimensional supramolecular assemblies of terephthalic acid on Pd(111) due to self-limiting deprotonation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ag nanostructures on Au(788): A self-assembled superlattice of metallic quantum resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2364478⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600 (18), pp.3917-3920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896156v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction-induced multiple gaps in the weak coupling limit: The surface bands of Au(111) vicinal surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Coexistence of one- and two-dimensional supramolecular assemblies of terephthalic acid on Pd(111) due to self-limiting deprotonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta E Cañas-Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Klappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Chatelain</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.081404⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2364478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997444v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Two-Dimensional Coordination Reactions: Directed Assembly of Co−Terephthalate Nanosystems on Au(111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harald Brune</w:t>
+                <w:t xml:space="preserve">Reconstruction-induced multiple gaps in the weak coupling limit: The surface bands of Au(111) vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp057239s⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.081404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01896154v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindered electronic transport in two-dimensional metallic Er Si 2 nanoscale islands on Si(111): An STM study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Brihuega</w:t>
+                <w:t xml:space="preserve">Mesoscopic Metallosupramolecular Texturing by Hierarchic Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dupont-Ferrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harald Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205309⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (44), pp.7294-7297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200501906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989409v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Metallosupramolecular Texturing by Hierarchic Assembly</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hindered electronic transport in two-dimensional metallic Er Si 2 nanoscale islands on Si(111): An STM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Brihuega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupont-Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200501906⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896153v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Metallosupramolecular Texturing by Hierarchic Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 44 (44), pp.7294-7297. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+              <w:t xml:space="preserve">, 2005, 44 (44), pp.7294 - 7297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200501906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989405v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum interference patterns and electron confinement on a two-dimensional metal: A scanning tunneling microscopy study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Custance</w:t>
+                <w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Seitsonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.155407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (38), pp.14585-14590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp049501n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989399v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized Shockley state at Ni(111) free surface and at Ni-Cu–based structures on Cu(111) surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum interference patterns and electron confinement on a two-dimensional metal: A scanning tunneling microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Brihuega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Custance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10036-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.155407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989398v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-polarized Shockley state at Ni(111) free surface and at Ni-Cu–based structures on Cu(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-y Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp049501n⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (1), pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10036-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896152v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate †</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 108 (38), pp.14585-14590. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+              <w:t xml:space="preserve">, 2004, 108 (38), pp.14585 - 14590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp049501n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989396v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron confinement effects on Ni-based nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Ni(111) Shockley-like surface state using confinement to artificial nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Pons</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/34/306⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61 (3), pp.375-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00184-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989378v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Ni(111) Shockley-like surface state using confinement to artificial nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Electron confinement effects on Ni-based nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-y Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pons</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00184-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (34), pp.S2547-S2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/34/306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989385v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous evolution of the Ni/Cu( 111 ) interface at 300 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-y Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 511 (1-3), pp.449-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0039-6028(02)01541-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron confinement in nickel and copper nanostructures on Cu(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.193408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989368v1</w:t>
-              </w:r>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">hal-00020183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and Magnetic Properties of Fe-DPyDBrPP Molecules on Au(111) and Pb(110) Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Manipulation of the Magnetic State of Fe-DPyDBrPP molecules on Gold: From Kondo to Quantum Nanomagnet via the Charge Fluctuation Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingzheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca De’ Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetism 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR SPIN; GDR MEETIC, Oct 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR NEMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NEMO, Oct 2024, Vandoeuvre-Les Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801490v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation de l’état magnétique d’une molécule à base de porphyrine sur une surface d’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingzheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca De’ Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sondes locales 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit induced splitting in two-dimensional Dirac Cones in single and double antimony layers on Au(111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
+                <w:t xml:space="preserve">Electronic and Magnetic Properties of Fe-DPyDBrPP Molecules on Au(111) and Pb(110) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca De’ Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEG 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Trieste, France</w:t>
+              <w:t xml:space="preserve">Magnetism 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR SPIN; GDR MEETIC, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801513v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of the Magnetic State of Fe-DPyDBrPP molecules on Gold: From Kondo to Quantum Nanomagnet via the Charge Fluctuation Regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+                <w:t xml:space="preserve">Spin-orbit induced splitting in two-dimensional Dirac Cones in single and double antimony layers on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Gorni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clair</w:t>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR NEMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR NEMO, Oct 2024, Vandoeuvre-Les Nancy, France</w:t>
+              <w:t xml:space="preserve">EWEG 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Trieste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801457v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of angle-resolved photoemission with submicron spatial resolution reveals emerging one-dimensionality of electrons in NbSe3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Valbuena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Chudzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Conejeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICN+T 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How small a superconductor can be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint workshop between MOLSPIN and NANOCOHYBRI - Superconductivity meets Molecular Spins - 20-22 March 2019 Lisbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How small a superconductor can be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Theory Meets Experiment in Low-Dimensional Structures with Correlated Electrons Prague, July 1–4, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la coexistence de différentes espèces de Fusarium sur les teneurs en mycotoxines des grains de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de phytopathologie / mycologie de la SFP, Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8324,642 +8442,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two dimensional electron system Pt/Ge(111) fo spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pons</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-specific Kondo and Spin-flip spectral signatures in chains of magnetic molecules on Au(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingzheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca de' Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetism 2022, University of York, 28/03/2022 to 29/03/2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial ischemia-reperfusion induces STAR translocation and cholesterol accumulation via TSPO in cardiac mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Leick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Musman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken symmetry of in-gap quasiparticle excitations in superconducting FeSe(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du STM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken symmetry of in-gap quasiparticle excitations in superconducting Fe1+xSe(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th internationnal symposium on Surface Science ISSS8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8969,114 +9087,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés électroniques locales de nanostructures métalliques: Etats de surface et effets de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId273"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9144,51 +9262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44AD03EA"/>
+    <w:nsid w:val="D9D0E2C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9375,51 +9493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-5970" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07052422X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouteiller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguerite" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yakovlev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sl61-lzyl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727268v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhelu Hu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401505" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De&#8217; Medici" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c12223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578774v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Baranov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baptista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cofler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121887" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bouhiron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.082" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily S Stolyarov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Remizov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Shapiro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02257" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965742v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mazaleyrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abb71f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voloshina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Simon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Fonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220502" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold C. S M&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S Guissart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S Brun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V Pons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Stolyarov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Silva-Guillen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Cherkez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134510" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ten Cren" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherkez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2937" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stepanow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dmitriev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Honolka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Groot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2376" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gierz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suzuki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostanin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046803" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Klappenberger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schlickum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800590" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896161v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esther Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700370" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Didiot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.301" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabris" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baroni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Brune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057239s" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THXCKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Didiot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.04.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ZH48TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896156v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta E Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clair" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2364478" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997444v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.081404" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989409v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205309" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896153v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Barth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501906" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989405v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Custance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155407" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Magaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasturel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mallet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pons" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Veuillen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10036-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp049501n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989396v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Veuillen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/34/306" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989385v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veuillen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00184-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01541-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93GXLBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989368v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.193408" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020183v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801490v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801513v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801524v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de' Medici" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044180v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leick" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;hat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Musman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039583v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-5970" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07052422X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Didiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguerite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yakovlev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sl61-lzyl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhelu Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De&#8217; Medici" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c12223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Baranov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baptista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cofler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03595" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bouhiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.082" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121887" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily S Stolyarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Remizov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Shapiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02257" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mazaleyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abb71f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voloshina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Fonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Silva-Guillen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Cherkez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134510" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold C. S M&#233;nard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S Guissart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Stolyarov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3508" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ten Cren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherkez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2937" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stepanow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dmitriev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Honolka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Groot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2376" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434723v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gierz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suzuki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostanin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046803" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Klappenberger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schlickum" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800590" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Didiot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.301" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esther Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baroni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Brune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057239s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THXCKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997402v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997432v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.04.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ZH48TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta E Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clair" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2364478" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.081404" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989405v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Barth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501906" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205309" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp049501n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Custance" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155407" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Magaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasturel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Veuillen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10036-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veuillen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00184-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Veuillen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/34/306" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01541-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93GXLBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.193408" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801457v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801490v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801524v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039518v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de' Medici" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;hat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Musman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>