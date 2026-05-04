--- v1 (2026-04-04)
+++ v2 (2026-05-04)
@@ -661,51 +661,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -963,295 +963,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of the Magnetic State of a Porphyrin-Based Molecule on Gold: From Kondo to Quantum Nanomagnet via the Charge Fluctuation Regime</w:t>
+                <w:t xml:space="preserve">STM observation of the hinge-states of bismuth nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Gorni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clair</w:t>
+                <w:t xml:space="preserve">Valeria Sheina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.2c12223⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (8), pp.085422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.085422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234398v1</w:t>
+                <w:t xml:space="preserve">hal-04205422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM observation of the hinge-states of bismuth nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation of the Magnetic State of a Porphyrin-Based Molecule on Gold: From Kondo to Quantum Nanomagnet via the Charge Fluctuation Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
+                <w:t xml:space="preserve">Luca De’ Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Sheina</w:t>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (8), pp.085422. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (10), pp.9082-9089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.085422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.2c12223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205422v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Atoms Promote Macroscopic Superconductivity in an Atomic Monolayer of Pb on Si(111)</w:t>
               </w:r>
@@ -1365,291 +1365,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface and subsurface Co–Ir alloy on the electronic properties of graphene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pons</w:t>
+                <w:t xml:space="preserve">Stabilization of dense metallic Pb monolayer by decorating step edges with Au atoms on Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Cofler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.06.082⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.121887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2021.121887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365369v1</w:t>
+                <w:t xml:space="preserve">hal-03238376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of dense metallic Pb monolayer by decorating step edges with Au atoms on Si(111)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrico Cofler</w:t>
+                <w:t xml:space="preserve">Influence of surface and subsurface Co–Ir alloy on the electronic properties of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kangli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Bouhiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.121887. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.251-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2021.121887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238376v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Long-Range Proximity Effect through the Atomically Flat Interface of a Bi 2 Te 3 Topological Insulator</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.015002. </w:t>
@@ -1903,51 +1903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Well States for Graphene Spin-Texture Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Voloshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,295 +2165,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum constriction at the interface between a superconducting nanocrystal and an electron accumulation layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum confinement effects in Pb nanocrystals grown on InAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 552, pp.34-37. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2018.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.97.214514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989207v1</w:t>
+                <w:t xml:space="preserve">hal-01921229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum confinement effects in Pb nanocrystals grown on InAs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Quantum constriction at the interface between a superconducting nanocrystal and an electron accumulation layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (21), </w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 552, pp.34-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.97.214514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2018.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921229v1</w:t>
+                <w:t xml:space="preserve">hal-02989207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken symmetry of in-gap quasiparticle excitations in superconducting FeSe(001) with high defect density</w:t>
               </w:r>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2867,51 +2867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2969,325 +2969,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticle spectra of 2H−NbSe2: Two-band superconductivity and the role of tunneling selectivity</w:t>
+                <w:t xml:space="preserve">Coherent long-range magnetic bound states in a superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noat</w:t>
+                <w:t xml:space="preserve">Gerbold C. S Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Silva-Guillen</w:t>
+                <w:t xml:space="preserve">Sébastien S Guissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cren</w:t>
+                <w:t xml:space="preserve">Christophe S Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir V. Cherkez</w:t>
+                <w:t xml:space="preserve">Stéphane V Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brun</w:t>
+                <w:t xml:space="preserve">Vasily V Stolyarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92, pp.134510. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.1013 - 1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys3508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387356v1</w:t>
+                <w:t xml:space="preserve">hal-01387239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent long-range magnetic bound states in a superconductor</w:t>
+                <w:t xml:space="preserve">Quasiparticle spectra of 2H−NbSe2: Two-band superconductivity and the role of tunneling selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerbold C. S Ménard</w:t>
+                <w:t xml:space="preserve">Yves Noat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien S Guissart</w:t>
+                <w:t xml:space="preserve">J. A. Silva-Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe S Brun</w:t>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane V Pons</w:t>
+                <w:t xml:space="preserve">Vladimir V. Cherkez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily V Stolyarov</w:t>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11, pp.1013 - 1016. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.134510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys3508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387239v1</w:t>
+                <w:t xml:space="preserve">hal-01387356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable effects of disorder on superconductivity of single atomic layers of lead on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,51 +3371,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moiré structure: One overlayer, two symmetries</w:t>
+                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crepaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
@@ -3454,4009 +3454,3875 @@
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etzkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (11), </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (11), pp.115138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989432v1</w:t>
+                <w:t xml:space="preserve">hal-01233577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Etzkorn</w:t>
+                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Papagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pacile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Topwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233577v1</w:t>
+                <w:t xml:space="preserve">hal-01233585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233585v1</w:t>
+                <w:t xml:space="preserve">hal-02989455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pons</w:t>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989455v1</w:t>
+                <w:t xml:space="preserve">hal-01233583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Papagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pacilé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Topwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Moras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989461v1</w:t>
+                <w:t xml:space="preserve">hal-02989447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989447v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ag-coverage-dependent symmetry of the electronic states of the Pt(111)-Ag-Bi interface: The ARPES view of a structural transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crepaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 84 (24), pp. 245443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233583v1</w:t>
+                <w:t xml:space="preserve">hal-01233590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-coverage-dependent symmetry of the electronic states of the Pt(111)-Ag-Bi interface: The ARPES view of a structural transition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Band structure scenario for the giant spin-orbit splitting observed at the Bi/Si(111) interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 84 (24), pp. 245443. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 82 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.085440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233590v1</w:t>
+                <w:t xml:space="preserve">hal-02989465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band structure scenario for the giant spin-orbit splitting observed at the Bi/Si(111) interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supramolecular control of the magnetic anisotropy in two-dimensional high-spin Fe arrays at a metal interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gambardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Stepanow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dmitriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Honolka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (3), pp.189 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT2376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.085440⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989465v1</w:t>
+                <w:t xml:space="preserve">hal-01896182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular control of the magnetic anisotropy in two-dimensional high-spin Fe arrays at a metal interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank de Groot</w:t>
+                <w:t xml:space="preserve">Silicon Surface with Giant Spin Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gierz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ostanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (4), pp.046803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.103.046803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NMAT2376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896182v1</w:t>
+                <w:t xml:space="preserve">hal-04434723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Surface with Giant Spin Splitting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Frantzeskakis</w:t>
+                <w:t xml:space="preserve">Does the Surface Matter? Hydrogen-Bonded Chain Formation of an Oxalic Amide Derivative in a Two- and Three-Dimensional Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Klappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cañas-Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Ostanin</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Schlickum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (17), pp.2522 - 2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200800590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.103.046803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04434723v1</w:t>
+                <w:t xml:space="preserve">hal-01896180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Surface Matter? Hydrogen-Bonded Chain Formation of an Oxalic Amide Derivative in a Two- and Three-Dimensional Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Conformational Adaptation in Supramolecular Assembly on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Klappenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Esther Cañas-Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Schlickum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 9 (17), pp.2522 - 2530. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 8 (12), pp.1782 - 1786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200800590⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01896180v1</w:t>
+                <w:t xml:space="preserve">hal-01896161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopatterning the electronic properties of gold surfaces with self-organized superlattices of metallic nanostructures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic properties of (Co, Ag) self-organized nano dots on Au(111) vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2007.301⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254 (1, SI), pp.45-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434757v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Adaptation in Supramolecular Assembly on Surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clair</w:t>
+                <w:t xml:space="preserve">Nanopatterning the electronic properties of gold surfaces with self-organized superlattices of metallic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700370⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (10), pp.617-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2007.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896161v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of (Co, Ag) self-organized nano dots on Au(111) vicinal surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Malterre</w:t>
+                <w:t xml:space="preserve">Monitoring Two-Dimensional Coordination Reactions: Directed Assembly of Co−Terephthalate Nanosystems on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fabris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (11), pp.5627-5632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp057239s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01987583v1</w:t>
+                <w:t xml:space="preserve">hal-02997402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Two-Dimensional Coordination Reactions: Directed Assembly of Co−Terephthalate Nanosystems on Au(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clair</w:t>
+                <w:t xml:space="preserve">Ag nanostructures on Au(788): A self-assembled superlattice of metallic quantum resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Didiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Malterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp057239s⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 600 (18), pp.3917-3920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01896154v1</w:t>
+                <w:t xml:space="preserve">hal-02997432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Two-Dimensional Coordination Reactions: Directed Assembly of Co−Terephthalate Nanosystems on Au(111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harald Brune</w:t>
+                <w:t xml:space="preserve">Coexistence of one- and two-dimensional supramolecular assemblies of terephthalic acid on Pd(111) due to self-limiting deprotonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta E Cañas-Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Klappenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp057239s⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 125 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2364478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02997402v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag nanostructures on Au(788): A self-assembled superlattice of metallic quantum resonators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstruction-induced multiple gaps in the weak coupling limit: The surface bands of Au(111) vicinal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Didiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fagot-Revurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kierren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.04.007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.081404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02997432v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of one- and two-dimensional supramolecular assemblies of terephthalic acid on Pd(111) due to self-limiting deprotonation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klaus Kern</w:t>
+                <w:t xml:space="preserve">Monitoring Two-Dimensional Coordination Reactions: Directed Assembly of Co−Terephthalate Nanosystems on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Fabris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2364478⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (11), pp.5627 - 5632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp057239s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896156v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction-induced multiple gaps in the weak coupling limit: The surface bands of Au(111) vicinal surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Fagot-Revurat</w:t>
+                <w:t xml:space="preserve">Hindered electronic transport in two-dimensional metallic Er Si 2 nanoscale islands on Si(111): An STM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Brihuega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupont-Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (8), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 72 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.081404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02997444v1</w:t>
+                <w:t xml:space="preserve">hal-02989409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Metallosupramolecular Texturing by Hierarchic Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 44 (44), pp.7294-7297. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+              <w:t xml:space="preserve">, 2005, 44 (44), pp.7294 - 7297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200501906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989405v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hindered electronic transport in two-dimensional metallic Er Si 2 nanoscale islands on Si(111): An STM study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Dupont-Ferrier</w:t>
+                <w:t xml:space="preserve">Mesoscopic Metallosupramolecular Texturing by Hierarchic Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mallet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johannes Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (44), pp.7294-7297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200501906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989409v1</w:t>
+                <w:t xml:space="preserve">hal-02989405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic Metallosupramolecular Texturing by Hierarchic Assembly</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum interference patterns and electron confinement on a two-dimensional metal: A scanning tunneling microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Brihuega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Custance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200501906⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.155407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896153v1</w:t>
+                <w:t xml:space="preserve">hal-02989399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate †</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spin-polarized Shockley state at Ni(111) free surface and at Ni-Cu–based structures on Cu(111) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-y Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 67 (1), pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10036-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp049501n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989396v1</w:t>
+                <w:t xml:space="preserve">hal-02989398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum interference patterns and electron confinement on a two-dimensional metal: A scanning tunneling microscopy study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Custance</w:t>
+                <w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari P. Seitsonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.155407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (38), pp.14585 - 14590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp049501n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989399v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-polarized Shockley state at Ni(111) free surface and at Ni-Cu–based structures on Cu(111) surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Seitsonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108 (38), pp.14585-14590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp049501n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2004-10036-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989398v1</w:t>
+                <w:t xml:space="preserve">hal-02989396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron confinement effects on Ni-based nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-y Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp049501n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (34), pp.S2547-S2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/34/306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896152v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Ni(111) Shockley-like surface state using confinement to artificial nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 61 (3), pp.375-381. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2003-00184-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron confinement effects on Ni-based nanostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Spontaneous evolution of the Ni/Cu( 111 ) interface at 300 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Magaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Pons</w:t>
+                <w:t xml:space="preserve">J.-y Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 511 (1-3), pp.449-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(02)01541-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/15/34/306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989378v1</w:t>
+                <w:t xml:space="preserve">hal-02989375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous evolution of the Ni/Cu( 111 ) interface at 300 K</w:t>
-[...119 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Electron confinement in nickel and copper nanostructures on Cu(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pons</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Veuillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.193408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7466,785 +7332,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of the Magnetic State of Fe-DPyDBrPP molecules on Gold: From Kondo to Quantum Nanomagnet via the Charge Fluctuation Regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Electronic and Magnetic Properties of Fe-DPyDBrPP Molecules on Au(111) and Pb(110) Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingzheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca De’ Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR NEMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR NEMO, Oct 2024, Vandoeuvre-Les Nancy, France</w:t>
+              <w:t xml:space="preserve">Magnetism 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR SPIN; GDR MEETIC, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801457v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation de l’état magnétique d’une molécule à base de porphyrine sur une surface d’or</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clair</w:t>
+                <w:t xml:space="preserve">Spin-orbit induced splitting in two-dimensional Dirac Cones in single and double antimony layers on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sondes locales 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">EWEG 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Trieste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801436v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and Magnetic Properties of Fe-DPyDBrPP Molecules on Au(111) and Pb(110) Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Manipulation de l’état magnétique d’une molécule à base de porphyrine sur une surface d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingzheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca De’ Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetism 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR SPIN; GDR MEETIC, Oct 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sondes locales 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801490v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-orbit induced splitting in two-dimensional Dirac Cones in single and double antimony layers on Au(111)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
+                <w:t xml:space="preserve">Manipulation of the Magnetic State of Fe-DPyDBrPP molecules on Gold: From Kondo to Quantum Nanomagnet via the Charge Fluctuation Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingzheng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vlaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Gorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca De’ Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWEG 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Trieste, France</w:t>
+              <w:t xml:space="preserve">Journées Plénières du GDR NEMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR NEMO, Oct 2024, Vandoeuvre-Les Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801513v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization dependence of angle-resolved photoemission with submicron spatial resolution reveals emerging one-dimensionality of electrons in NbSe3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Valbuena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Valbuena</w:t>
+                <w:t xml:space="preserve">Piotr Chudzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Conejeros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICN+T 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How small a superconductor can be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint workshop between MOLSPIN and NANOCOHYBRI - Superconductivity meets Molecular Spins - 20-22 March 2019 Lisbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How small a superconductor can be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Assouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8263,176 +8129,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Theory Meets Experiment in Low-Dimensional Structures with Correlated Electrons Prague, July 1–4, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la coexistence de différentes espèces de Fusarium sur les teneurs en mycotoxines des grains de maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Gisele Marchegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres de phytopathologie / mycologie de la SFP, Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8442,51 +8308,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two dimensional electron system Pt/Ge(111) fo spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8541,323 +8407,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, York, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-specific Kondo and Spin-flip spectral signatures in chains of magnetic molecules on Au(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingzheng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Gorni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vlaic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca de' Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetism 2022, University of York, 28/03/2022 to 29/03/2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial ischemia-reperfusion induces STAR translocation and cholesterol accumulation via TSPO in cardiac mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Leick</w:t>
+                <w:t xml:space="preserve">J Bréhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bréhat</w:t>
+                <w:t xml:space="preserve">J Musman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Musman</w:t>
+                <w:t xml:space="preserve">B Ghaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03044180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken symmetry of in-gap quasiparticle excitations in superconducting FeSe(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8912,73 +8778,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du STM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broken symmetry of in-gap quasiparticle excitations in superconducting Fe1+xSe(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9033,51 +8899,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th internationnal symposium on Surface Science ISSS8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9087,114 +8953,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés électroniques locales de nanostructures métalliques: Etats de surface et effets de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9262,51 +9128,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9D0E2C1"/>
+    <w:nsid w:val="BA6F58D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9493,51 +9359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-5970" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07052422X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Didiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguerite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yakovlev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sl61-lzyl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhelu Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De&#8217; Medici" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c12223" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Baranov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baptista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cofler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03595" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bouhiron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.082" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121887" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily S Stolyarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Remizov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Shapiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02257" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mazaleyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abb71f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voloshina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Fonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Silva-Guillen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Cherkez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134510" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold C. S M&#233;nard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S Guissart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V Pons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Stolyarov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3508" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ten Cren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherkez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2937" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stepanow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dmitriev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Honolka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Groot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2376" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434723v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gierz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suzuki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostanin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046803" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Klappenberger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schlickum" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800590" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Didiot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.301" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esther Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700370" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baroni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Brune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057239s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THXCKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997402v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997432v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.04.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ZH48TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896156v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta E Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clair" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2364478" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.081404" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989405v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Barth" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501906" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205309" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896153v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp049501n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989399v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Custance" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155407" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Magaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasturel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pons" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Veuillen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10036-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989385v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veuillen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00184-7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989378v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Veuillen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/34/306" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989375v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01541-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93GXLBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.193408" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801457v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801490v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801513v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801524v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039518v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de' Medici" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leick" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;hat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Musman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039627v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039583v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-5970" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07052422X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Didiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguerite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yakovlev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sl61-lzyl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhelu Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De&#8217; Medici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c12223" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Baranov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baptista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cofler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03595" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121887" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bouhiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily S Stolyarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Remizov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Shapiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02257" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mazaleyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abb71f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voloshina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Fonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold C. S M&#233;nard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S Guissart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V Pons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Stolyarov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3508" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Silva-Guillen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Cherkez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134510" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ten Cren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherkez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2937" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stepanow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dmitriev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Honolka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Groot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2376" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gierz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suzuki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostanin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046803" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Klappenberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schlickum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esther Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700370" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Didiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baroni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Brune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057239s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THXCKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.04.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ZH48TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta E Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2364478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.081404" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896154v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896153v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Barth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501906" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Custance" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155407" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Magaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasturel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pons" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Veuillen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10036-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp049501n" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Veuillen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/34/306" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989385v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veuillen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00184-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01541-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93GXLBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989368v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.193408" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823067v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de' Medici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044180v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leick" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;hat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Musman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039583v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002514v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>