--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,9073 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9022 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Pons </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior Researcher (HDR), CNRS, PSL-Research university, Laboratoire de Physique et d’Etude des Matériaux (LPEM), Ecole supérieure de Physique et Chimie Industrielles, ESPCI-Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2519-5970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07052422X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=tA5Sj6gAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-stable subsurface two-dimensional hole gas with strong spin-orbit interaction in single layer Pt on Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional deformations in single-layer $α$ antimonene and interaction with a Au(111) surface from first principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesús Villalobos Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Coraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Sponza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective band engineering of Bi/Si(111) by boron segregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Villalobos-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-induced multiple gaps in the weak coupling limit: the surface band of Au(111) vicinal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Didiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fagot-Revurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kierren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nernst effect and its thickness dependence in superconducting NbN films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Marguerite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramzy Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Yakovlev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (9), pp.094807. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/sl61-lzyl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic Exterior and Interfacial Approaches by Colloidal Carbon Quantum Dots for More Stable Perovskite Solar Cells Against UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongjiu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhelu Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenghao Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (35), pp.2401505. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202401505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM observation of the hinge-states of bismuth nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Sheina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (8), pp.085422. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.108.085422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold Atoms Promote Macroscopic Superconductivity in an Atomic Monolayer of Pb on Si(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cofler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Stolyarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.652-657. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of dense metallic Pb monolayer by decorating step edges with Au atoms on Si(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cofler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.121887. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2021.121887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surface and subsurface Co–Ir alloy on the electronic properties of graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Bouhiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.251-258. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.06.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting Long-Range Proximity Effect through the Atomically Flat Interface of a Bi 2 Te 3 Topological Insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily S Stolyarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey V Remizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitriy Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (37), pp.9068-9075. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to induce superconductivity in epitaxial graphene via remote proximity effect through an intercalated gold layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Mazaleyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Artaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2D Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.015002. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1583/abb71f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Well States for Graphene Spin-Texture Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Voloshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Fonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.1594-1600. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization dependence of angle-resolved photoemission with submicron spatial resolution reveals emerging one-dimensionality of electrons in NbSe 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valbuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chudzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Conejeros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (7), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.075118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum constriction at the interface between a superconducting nanocrystal and an electron accumulation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zimmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 552, pp.34-37. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum confinement effects in Pb nanocrystals grown on InAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zimmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (21), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevb.97.214514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken symmetry of in-gap quasiparticle excitations in superconducting FeSe(001) with high defect density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Karlsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Strobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (22), pp.220502(R). </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.220502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong coupling and periodic potential at the Pb/Sb(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (15), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.155440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double Fe-impurity charge state in the topological insulator Bi 2 Se 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stolyarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. V Remizov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. S Shapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111 (25), pp.251601 - 251601. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5002567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting parity effect across the Anderson limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zimmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.14549. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms14549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent long-range magnetic bound states in a superconductor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbold C. S Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S Guissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe S Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane V Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily V Stolyarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.1013 - 1016. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys3508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasiparticle spectra of 2H−NbSe2: Two-band superconductivity and the role of tunneling selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Noat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Silva-Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir V. Cherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.134510. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.134510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable effects of disorder on superconductivity of single atomic layers of lead on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debontridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (6), pp.444-450. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPHYS2937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined ARPES and STM study of Pb/Au(111) Moire structure: One overlayer, two symmetries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crepaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frantzeskakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calleja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Etzkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (11), pp.115138. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.115138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Papagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pacile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Topwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Moras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Crepaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (7), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic spin gaps in BiAg 2 -Ag/Si ( 111 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Crepaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (7), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Distinct Phases of Bilayer Graphene Films on Ru(0001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Papagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pacilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Topwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Moras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Makarovna Sheverdyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (10), pp.9299-9304. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn303821w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic spin gaps in BiAg2-Ag/Si(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Crepaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (7), pp.075411. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.075411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag-coverage-dependent symmetry of the electronic states of the Pt(111)-Ag-Bi interface: The ARPES view of a structural transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frantzeskakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crepaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (24), pp. 245443. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.245443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Band structure scenario for the giant spin-orbit splitting observed at the Bi/Si(111) interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Frantzeskakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Grioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (8), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.085440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular control of the magnetic anisotropy in two-dimensional high-spin Fe arrays at a metal interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Gambardella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Stepanow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dmitriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Honolka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (3), pp.189 - 193. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMAT2376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Surface with Giant Spin Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gierz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Frantzeskakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ostanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (4), pp.046803. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.103.046803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Surface Matter? Hydrogen-Bonded Chain Formation of an Oxalic Amide Derivative in a Two- and Three-Dimensional Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Klappenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cañas-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Schlickum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (17), pp.2522 - 2530. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200800590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Adaptation in Supramolecular Assembly on Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Klappenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Esther Cañas-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uta Schlickum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (12), pp.1782 - 1786. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.200700370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic properties of (Co, Ag) self-organized nano dots on Au(111) vicinal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fagot-Revurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kierren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 254 (1, SI), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanopatterning the electronic properties of gold surfaces with self-organized superlattices of metallic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Didiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kierren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fagot-Revurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (10), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2007.301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Two-Dimensional Coordination Reactions: Directed Assembly of Co−Terephthalate Nanosystems on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fabris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (11), pp.5627-5632. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp057239s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag nanostructures on Au(788): A self-assembled superlattice of metallic quantum resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Didiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kierren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fagot-Revurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 600 (18), pp.3917-3920. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2006.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of one- and two-dimensional supramolecular assemblies of terephthalic acid on Pd(111) due to self-limiting deprotonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta E Cañas-Ventura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Klappenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 125 (18), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2364478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction-induced multiple gaps in the weak coupling limit: The surface bands of Au(111) vicinal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Didiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fagot-Revurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kierren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (8), </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.081404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Two-Dimensional Coordination Reactions: Directed Assembly of Co−Terephthalate Nanosystems on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fabris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (11), pp.5627 - 5632. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp057239s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindered electronic transport in two-dimensional metallic Er Si 2 nanoscale islands on Si(111): An STM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Brihuega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dupont-Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72 (20), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Metallosupramolecular Texturing by Hierarchic Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (44), pp.7294 - 7297. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200501906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Metallosupramolecular Texturing by Hierarchic Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (44), pp.7294-7297. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200501906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum interference patterns and electron confinement on a two-dimensional metal: A scanning tunneling microscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Brihuega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Custance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (15), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.155407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-polarized Shockley state at Ni(111) free surface and at Ni-Cu–based structures on Cu(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-y Veuillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67 (1), pp.90-95. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2004-10036-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari P. Seitsonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (38), pp.14585 - 14590. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp049501n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STM Study of Terephthalic Acid Self-Assembly on Au(111): Hydrogen-Bonded Sheets on an Inhomogeneous Substrate †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Seitsonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (38), pp.14585-14590. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp049501n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron confinement effects on Ni-based nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-y Veuillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (34), pp.S2547-S2574. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/15/34/306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Ni(111) Shockley-like surface state using confinement to artificial nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Veuillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 61 (3), pp.375-381. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00184-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous evolution of the Ni/Cu( 111 ) interface at 300 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-y Veuillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 511 (1-3), pp.449-458. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0039-6028(02)01541-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron confinement in nickel and copper nanostructures on Cu(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Veuillen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (19), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.64.193408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic and Magnetic Properties of Fe-DPyDBrPP Molecules on Au(111) and Pb(110) Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingzheng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Gorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca De’ Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetism 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEPR SPIN; GDR MEETIC, Oct 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation de l’état magnétique d’une molécule à base de porphyrine sur une surface d’or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingzheng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Gorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca De’ Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sondes locales 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-orbit induced splitting in two-dimensional Dirac Cones in single and double antimony layers on Au(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEG 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Trieste, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the Magnetic State of Fe-DPyDBrPP molecules on Gold: From Kondo to Quantum Nanomagnet via the Charge Fluctuation Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingzheng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Gorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca De’ Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Plénières du GDR NEMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR NEMO, Oct 2024, Vandoeuvre-Les Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization dependence of angle-resolved photoemission with submicron spatial resolution reveals emerging one-dimensionality of electrons in NbSe3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Valbuena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chudzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Conejeros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN+T 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How small a superconductor can be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint workshop between MOLSPIN and NANOCOHYBRI - Superconductivity meets Molecular Spins - 20-22 March 2019 Lisbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How small a superconductor can be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianzhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Assouline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Zimmers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Theory Meets Experiment in Low-Dimensional Structures with Correlated Electrons Prague, July 1–4, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la coexistence de différentes espèces de Fusarium sur les teneurs en mycotoxines des grains de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Marchegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forget Richard-Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres de phytopathologie / mycologie de la SFP, Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two dimensional electron system Pt/Ge(111) fo spintronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, York, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-specific Kondo and Spin-flip spectral signatures in chains of magnetic molecules on Au(111) surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingzheng Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Gorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca de' Medici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetism 2022, University of York, 28/03/2022 to 29/03/2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myocardial ischemia-reperfusion induces STAR translocation and cholesterol accumulation via TSPO in cardiac mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Leick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bréhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Musman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ghaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la cardiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken symmetry of in-gap quasiparticle excitations in superconducting FeSe(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du STM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken symmetry of in-gap quasiparticle excitations in superconducting Fe1+xSe(100)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Vlaic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Roditchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th internationnal symposium on Surface Science ISSS8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés électroniques locales de nanostructures métalliques: Etats de surface et effets de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Joseph-Fourier - Grenoble I, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId273"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9128,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA6F58D6"/>
+    <w:nsid w:val="ACC78683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9359,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-5970" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07052422X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Didiot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouteiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguerite" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yakovlev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sl61-lzyl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhelu Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De&#8217; Medici" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c12223" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Baranov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baptista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cofler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03595" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238376v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121887" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bouhiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily S Stolyarov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Remizov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Shapiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02257" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mazaleyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abb71f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voloshina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Fonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220502" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold C. S M&#233;nard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S Guissart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V Pons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Stolyarov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3508" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Silva-Guillen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Cherkez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134510" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ten Cren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherkez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2937" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stepanow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dmitriev" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Honolka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Groot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2376" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gierz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suzuki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostanin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046803" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896180v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Klappenberger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schlickum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800590" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esther Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700370" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434757v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Didiot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.301" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997402v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baroni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Brune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057239s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THXCKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997432v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.04.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ZH48TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896156v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta E Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clair" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2364478" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.081404" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896154v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205309" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896153v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Barth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501906" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Custance" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155407" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Magaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasturel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mallet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pons" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Veuillen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10036-6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp049501n" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989396v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989378v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Veuillen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/34/306" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989385v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veuillen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00184-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01541-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93GXLBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989368v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.193408" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801490v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801457v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823067v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de' Medici" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044180v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leick" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;hat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Musman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039583v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002514v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2519-5970" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07052422X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=tA5Sj6gAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pons" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jes&#250;s Villalobos Castro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Coraux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sponza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362735v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villalobos-Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roditchev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Didiot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fagot-Revurat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouteiller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marguerite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Daou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yakovlev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sl61-lzyl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjiu Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhelu Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vlaic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Xin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202401505" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sheina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.085422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Baranov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baptista" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cofler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Stolyarov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03595" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2021.121887" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bouhiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.06.082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365340v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily S Stolyarov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V Remizov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Shapiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02257" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mazaleyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/abb71f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Voloshina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Simon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Fonin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413198v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chudzinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conejeros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alemany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.075118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Assouline" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zimmers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.05.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.214514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Karlsson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strobel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.220502" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vlaic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.155440" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777470v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolyarov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V Remizov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S Shapiro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5002567" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14549" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387239v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbold C. S M&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S Guissart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S Brun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily V Stolyarov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3508" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Silva-Guillen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Cherkez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.134510" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233576v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ten Cren" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherkez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS2937" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crepaldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frantzeskakis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calleja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etzkorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.115138" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Papagno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacile" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Topwal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Moras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Makarovna Sheverdyaeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303821w" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Crepaldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Frantzeskakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.075411" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pacil&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233590v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brune" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kern" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.245443" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.085440" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gambardella" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Stepanow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dmitriev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Honolka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank de Groot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT2376" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gierz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suzuki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostanin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.103.046803" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Klappenberger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Schlickum" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200800590" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esther Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700370" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987583v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Didiot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fagot-Revurat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kierren" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malterre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.07.030" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRBG6R3Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434757v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Didiot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malterre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.301" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fabris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Baroni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Brune" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057239s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-THXCKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.04.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0ZH48TX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896156v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta E Ca&#241;as-Ventura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clair" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2364478" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.081404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896154v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989409v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Brihuega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont-Ferrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mallet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205309" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Barth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200501906" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989405v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Custance" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.155407" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989398v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Magaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasturel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mallet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-y Veuillen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10036-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01896152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari P. Seitsonen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp049501n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Seitsonen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-y Veuillen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/34/306" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Veuillen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00184-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989375v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(02)01541-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B93GXLBH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mallet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Veuillen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.193408" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzheng Gao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Gorni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca De&#8217; Medici" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Valbuena" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chudzinski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Alemany" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801524v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039518v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de' Medici" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044180v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leick" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Br&#233;hat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Musman" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ghaleh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Morin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039583v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>