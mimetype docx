--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -785,898 +785,898 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obadias Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Penven</w:t>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris J. C. Reason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119, pp.14-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">Kyla Drushka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (7), pp.2633-2655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-015-2721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Trudelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Cerchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Cerchio</w:t>
+                <w:t xml:space="preserve">Alexandre N. Zerbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre N. Zerbini</w:t>
+                <w:t xml:space="preserve">Ygor Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (12), pp.160616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of the general circulation in the Persian Gulf and in the Strait of Hormuz: Intraseasonal to interannual variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94, pp.55-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes of interannual mixed layer temperature variability in the thermocline ridge of the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Praveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Praveen Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">V. S. N. Murty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory R. Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (9-10), pp.2377-2397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-014-2059-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclogeostrophic balance in the Mozambique Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issufo Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (2), pp.1054-1067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013JC009528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation around La Réunion and Mauritius islands in the south-western Indian Ocean: A modeling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël André</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issufo Halo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (3), pp.1957-1976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013JC009704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NOW regional coupled model: Application to the tropical Indian Ocean climate and tropical cyclone activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1685,556 +1685,556 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (3), pp.700-722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014MS000324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEAI-MOCAs: A multi-institutional initiative to build marine research capacity in Mozambique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issufo Halo</w:t>
+                <w:t xml:space="preserve">Processes of India's offshore summer intraseasonal sea surface temperature variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha Kurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn C. Backeberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Obadias Cossa</w:t>
+                <w:t xml:space="preserve">Gopalakrishna Venkata Vissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/sajs.2013/a0023⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.329-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10236-013-0604-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299568v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of India's offshore summer intraseasonal sea surface temperature variability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Process Study of the Wind-Induced Circulation in the Persian Gulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10236-013-0604-6⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.27160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojms.2013.31001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848066v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Process Study of the Wind-Induced Circulation in the Persian Gulf</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">JEAI-MOCAs: A multi-institutional initiative to build marine research capacity in Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issufo Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn C. Backeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanasio Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charine Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obadias Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojms.2013.31001⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (7/8), pp.#a0023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/sajs.2013/a0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299203v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Madden-Julian-Induced sea surface temperature variations in the North Western Australian Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyla Drushka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bellenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,144 +2243,144 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3203-3218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1541-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-012-1541-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors of the oxygen balance in the Arabian Sea's OMZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Resplandy</w:t>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Echevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2389,223 +2389,223 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (12), pp.5095-5109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-9-5095-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Process Study of the Tidal Circulation in the Persian Gulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.131-140 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojms.2012.24016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of mesoscale processes to nutrient budgets in the Arabian Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,635 +2627,635 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116, pp.C11007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JC007006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of tropical eel spawning area in the South-Western Indian Ocean: Influence of the oceanic circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ellien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86 (3-4), pp.396-413. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.06.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of tropical eel spawning area in the South-Western Indian Ocean: Influence of the oceanic circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ellien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 86, pp.396-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CLARA. Un système d'aide à la lutte contre les pollutions chimiques accidentelles en milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">François Cabioc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préventique Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, nÂ° 87, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrology and circulation in the Strait of Hormuz and the Gulf of Oman—Results from the GOGP99 Experiment: 1. Strait of Hormuz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.C12037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2003JC002145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrology and circulation in the Strait of Hormuz and the Gulf of Oman—Results from the GOGP99 Experiment: 2. Gulf of Oman.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.C12038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2003JC002146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3265,154 +3265,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLARA : an integrated project to analyse and determine the consequences of a chemical spill on west French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabioc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2225-2231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3422,114 +3422,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique océanique dans les golfes Persique et d'Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université de Bretagne Occidentale, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01301686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3676,51 +3676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05333273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01823-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Person" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Krishnamohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.04.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Saloma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2018.1445028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Atmadipoera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-1019-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadias Cossa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Penven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. C. Reason" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.03.006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.12.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Praveen Kumar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. N. Murty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2059-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issufo Halo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009528" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000324" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299568v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C. Backeberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charine Collins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/sajs.2013/a0023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Kurian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishna Venkata Vissa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10236-013-0604-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWT3CXQ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2013.31001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768505v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1541-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6711L75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5095-2012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2012.24016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691395v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWB1D94D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2010.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299195v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002145" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002146" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01301686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05333273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01823-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Person" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Krishnamohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.04.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Saloma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2018.1445028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Atmadipoera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-1019-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadias Cossa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. C. Reason" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.03.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.12.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Praveen Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. N. Murty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2059-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issufo Halo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009704" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Kurian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishna Venkata Vissa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10236-013-0604-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWT3CXQ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2013.31001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C. Backeberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charine Collins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/sajs.2013/a0023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1541-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6711L75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5095-2012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2012.24016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWB1D94D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2010.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002145" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002146" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01301686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>