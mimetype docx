--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -66,1937 +66,1925 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Indian subantarctic phytoplankton blooms fertilized by iron-enriched Agulhas water</w:t>
+                <w:t xml:space="preserve">A Phenoregion Approach to Understanding Chlorophyll‐a Seasonal Cycles and Interannual Variability in the South‐West Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+                <w:t xml:space="preserve">Aline Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fialho Nehama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-025-01823-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (4), pp.e2026JC024013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2026JC024013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333273v1</w:t>
+                <w:t xml:space="preserve">hal-05577749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom–up propagation of synoptic wind intensification and relaxation in the planktonic ecosystem of the South Senegalese Upwelling Sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Western Indian subantarctic phytoplankton blooms fertilized by iron-enriched Agulhas water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Echevin</w:t>
+                <w:t xml:space="preserve">Eva Bucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae054⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-025-01823-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804671v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an effect of Bay of Bengal salinity on the northern Indian Ocean climatological rainfall?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom–up propagation of synoptic wind intensification and relaxation in the planktonic ecosystem of the South Senegalese Upwelling Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. S. Krishnamohan</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+                <w:t xml:space="preserve">Renaud Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Samson</w:t>
+                <w:t xml:space="preserve">Christophe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.fbae054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301498v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insights on spatial and temporal distribution patterns of humpback whales in the breeding ground at Sainte Marie Channel, Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there an effect of Bay of Bengal salinity on the northern Indian Ocean climatological rainfall?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. S. Krishnamohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Trudelle</w:t>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Charrassin</w:t>
+                <w:t xml:space="preserve">Sébastien Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjara Saloma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Kretzschmar</w:t>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2989/1814232X.2018.1445028⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.19-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830034v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep circulation driven by strong vertical mixing in the Timor Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First insights on spatial and temporal distribution patterns of humpback whales in the breeding ground at Sainte Marie Channel, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Trudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Benoît Charrassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjara Saloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agus Atmadipoera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">André Kretzschmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-016-1019-y⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.75 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/1814232X.2018.1445028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430803v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cyclonic eddies in the Delagoa Bight region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep circulation driven by strong vertical mixing in the Timor Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obadias Cossa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Penven</w:t>
+                <w:t xml:space="preserve">Janet Sprintall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Capet</w:t>
+                <w:t xml:space="preserve">Agus Atmadipoera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris J. C. Reason</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119, pp.14-29. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (2), pp.191-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-016-1019-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288121v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
+                <w:t xml:space="preserve">Modelling cyclonic eddies in the Delagoa Bight region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">Obadias Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyla Drushka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris J. C. Reason</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (7), pp.2633-2655. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119, pp.14-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2721-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233868v1</w:t>
+                <w:t xml:space="preserve">hal-01288121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraseasonal variability of mixed layer depth in the tropical Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Trudelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Cerchio</w:t>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre N. Zerbini</w:t>
+                <w:t xml:space="preserve">Kyla Drushka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ygor Geyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Mayer</w:t>
+                <w:t xml:space="preserve">Clément de Boyer Montégut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (7), pp.2633-2655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2721-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449123v1</w:t>
+                <w:t xml:space="preserve">hal-01233868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of the general circulation in the Persian Gulf and in the Strait of Hormuz: Intraseasonal to interannual variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pous</w:t>
+                <w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Trudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Cerchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lazure</w:t>
+                <w:t xml:space="preserve">Alexandre N. Zerbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ygor Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (12), pp.160616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207671v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of interannual mixed layer temperature variability in the thermocline ridge of the Indian Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">A model of the general circulation in the Persian Gulf and in the Strait of Hormuz: Intraseasonal to interannual variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. S. N. Murty</w:t>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43 (9-10), pp.2377-2397. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.55-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-014-2059-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135587v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclogeostrophic balance in the Mozambique Channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes of interannual mixed layer temperature variability in the thermocline ridge of the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issufo Halo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pous</w:t>
+                <w:t xml:space="preserve">B. Praveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Marié</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. S. N. Murty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009528⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (9-10), pp.2377-2397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2059-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128387v1</w:t>
+                <w:t xml:space="preserve">hal-01135587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation around La Réunion and Mauritius islands in the south-western Indian Ocean: A modeling perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cyclogeostrophic balance in the Mozambique Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issufo Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 119 (3), pp.1957-1976. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JC009704⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 119 (2), pp.1054-1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131327v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NOW regional coupled model: Application to the tropical Indian Ocean climate and tropical cyclone activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+                <w:t xml:space="preserve">Circulation around La Réunion and Mauritius islands in the south-western Indian Ocean: A modeling perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issufo Halo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (3), pp.1957-1976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JC009704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014MS000324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01328806v1</w:t>
+                <w:t xml:space="preserve">hal-01131327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes of India's offshore summer intraseasonal sea surface temperature variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The NOW regional coupled model: Application to the tropical Indian Ocean climate and tropical cyclone activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavan Girijakumari Keerthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vialard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.700-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014MS000324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10236-013-0604-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00848066v1</w:t>
+                <w:t xml:space="preserve">hal-01328806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Process Study of the Wind-Induced Circulation in the Persian Gulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1), pp.27160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2024,1238 +2012,1384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JEAI-MOCAs: A multi-institutional initiative to build marine research capacity in Mozambique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes of India's offshore summer intraseasonal sea surface temperature variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn C. Backeberg</w:t>
+                <w:t xml:space="preserve">Nisha Kurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atanasio Brito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Obadias Cossa</w:t>
+                <w:t xml:space="preserve">Gopalakrishna Venkata Vissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.329-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10236-013-0604-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/sajs.2013/a0023⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299568v1</w:t>
+                <w:t xml:space="preserve">hal-00848066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Madden-Julian-Induced sea surface temperature variations in the North Western Australian Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyla Drushka</w:t>
+                <w:t xml:space="preserve">JEAI-MOCAs: A multi-institutional initiative to build marine research capacity in Mozambique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issufo Halo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bellenger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pous</w:t>
+                <w:t xml:space="preserve">Björn C. Backeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanasio Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charine Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obadias Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-012-1541-7⟩</w:t>
+              <w:t xml:space="preserve">South African Journal of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 109 (7/8), pp.#a0023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/sajs.2013/a0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768505v1</w:t>
+                <w:t xml:space="preserve">hal-01299568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling factors of the oxygen balance in the Arabian Sea's OMZ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Resplandy</w:t>
+                <w:t xml:space="preserve">Understanding Madden-Julian-Induced sea surface temperature variations in the North Western Australian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyla Drushka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Lévy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hugo Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (11-12), pp.3203-3218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1541-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-9-5095-2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01299511v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Process Study of the Tidal Circulation in the Persian Gulf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Controlling factors of the oxygen balance in the Arabian Sea's OMZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Echevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojms.2012.24016⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (12), pp.5095-5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-9-5095-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299201v1</w:t>
+                <w:t xml:space="preserve">hal-01299511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mesoscale processes to nutrient budgets in the Arabian Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Process Study of the Tidal Circulation in the Persian Gulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JC007006⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.131-140 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojms.2012.24016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691395v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of tropical eel spawning area in the South-Western Indian Ocean: Influence of the oceanic circulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contribution of mesoscale processes to nutrient budgets in the Arabian Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Resplandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C11007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JC007006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04878832v1</w:t>
+                <w:t xml:space="preserve">hal-00691395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of tropical eel spawning area in the South-Western Indian Ocean: Influence of the oceanic circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ellien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 86, pp.396-413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2010.06.002⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 86 (3-4), pp.396-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759240v1</w:t>
+                <w:t xml:space="preserve">hal-04878832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet CLARA. Un système d'aide à la lutte contre les pollutions chimiques accidentelles en milieu marin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of tropical eel spawning area in the South-Western Indian Ocean: Influence of the oceanic circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préventique Sécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86, pp.396-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.POCEAN.2010.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963043v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrology and circulation in the Strait of Hormuz and the Gulf of Oman—Results from the GOGP99 Experiment: 1. Strait of Hormuz</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet CLARA. Un système d'aide à la lutte contre les pollutions chimiques accidentelles en milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cabioc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Préventique Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, nÂ° 87, pp.31-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299195v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrology and circulation in the Strait of Hormuz and the Gulf of Oman—Results from the GOGP99 Experiment: 2. Gulf of Oman.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydrology and circulation in the Strait of Hormuz and the Gulf of Oman—Results from the GOGP99 Experiment: 1. Strait of Hormuz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lazure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 109, pp.C12037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003JC002145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrology and circulation in the Strait of Hormuz and the Gulf of Oman—Results from the GOGP99 Experiment: 2. Gulf of Oman.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 109, pp.C12038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2003JC002146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00310889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3265,154 +3399,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLARA : an integrated project to analyse and determine the consequences of a chemical spill on west French coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cabioc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2225-2231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3422,114 +3556,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique océanique dans les golfes Persique et d'Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université de Bretagne Occidentale, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01301686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3676,51 +3810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05333273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01823-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804671v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Person" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301498v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Krishnamohan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.04.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830034v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Saloma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2018.1445028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Atmadipoera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-1019-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadias Cossa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. C. Reason" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.03.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.12.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Praveen Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. N. Murty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2059-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issufo Halo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009528" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131327v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009704" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000324" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Kurian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishna Venkata Vissa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10236-013-0604-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWT3CXQ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2013.31001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C. Backeberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charine Collins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/sajs.2013/a0023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1541-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6711L75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5095-2012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2012.24016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWB1D94D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2010.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002145" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310889v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002146" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01301686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Arens" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Penven" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenillat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fialho Nehama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026JC024013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05333273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bucciarelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tagliabue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01823-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Echevin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Person" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02301498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Krishnamohan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.04.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Saloma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kretzschmar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/1814232X.2018.1445028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Sprintall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Atmadipoera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-016-1019-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obadias Cossa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris J. C. Reason" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.03.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavan Girijakumari Keerthi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Boyer Mont&#233;gut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2721-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2014.12.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Praveen Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. N. Murty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2059-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issufo Halo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131327v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009704" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01328806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014MS000324" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2013.31001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Kurian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishna Venkata Vissa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10236-013-0604-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWT3CXQ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn C. Backeberg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanasio Brito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charine Collins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/sajs.2013/a0023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bellenger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1541-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6711L75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Resplandy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-5095-2012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299201v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojms.2012.24016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691395v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JC007006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.06.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWB1D94D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.POCEAN.2010.06.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002145" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JC002146" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01301686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>