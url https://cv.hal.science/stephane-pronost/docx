--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane PRONOST </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Mécanisme Infectieux et Emergences LABÉO,Responsable Scientifique Plateforme ImpédanCELL (site de Saint Contest), Chercheur sénior unité BIOTARGENAuditeur COFRAC (BioMolSA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2584-0933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152310053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Responsable des relations avec les Universités et Partenaires / Chef d’Unité Mécanismes Infectieux & Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Chercheur Sénior (PI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie (UR 7450, BIOTARGEN)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Responsable scientifique de la plateforme Impedancell, Site de saint Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie (US Platon, IMPEDANCELL)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Auditeur en Biologie Moléculaire et Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFRAC</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2007 à 2018 : Chef du service Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2007 à 2016 : Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie (EA4655, U2RM)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 1995 à 2006 : Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe – Développer l’activité R&D en lien avec l’Université de Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 1990 à 1995 : Ingénieur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie (LBTC)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1995 : Chercheur au sein du Laboratoire Frank Duncombe (intégré dans le GIP LABÉO depuis 2014) et à l’Université de Caen Normandie (U2RM puis UR 7450 BIOTARGEN.En tant que chercheur sénior, j'ai axé mon travail sur les virus équins, principalement les herpèsvirus, les le virus de la grippe équine et les virus hépatiques. Mes travaux de recherche visent à diagnostiquer et caractériser au niveau épidémiologique ces virus équins et, plus récemment, à promouvoir le contrôle de ces pathogènes par l'identification de molécules antivirales et l'amélioration des protocoles vaccinaux. Je supervise une plateforme de criblage (IMPEDANCELL) de molécules antivirales adaptées à plusieurs espèces animales. J'ai également formé et encadré de nombreux étudiants de premier et deuxième cycles, supervisé 8 doctorants et enseigne à l'université de Caen depuis 1992. Je suis également expert en biologie moléculaire dans le domaine vétérinaire pour le COFRAC depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1995 : IUT, puis BUT Université de Caen Normandie – Biologie moléculaireDepuis 2012 : Master 1 et Master 2 : Biologie moléculaire, Virologie, Real-Time Technologie (qPCR, RTCA).2017-2021 : Faculté de Pharmacie : EPU Virologie animale – vaccins équins2012-2015 : Faculté de Médecine : 4ème année (Virologie animale)1999 – 2006 : Ecole Nationale Vétérinaire (Maisons-Alfort et Nantes) : Développement de tests PCR dans le domaine de la Santé Animale.1996 -2002 : CNAM : biologie moléculaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision (co-encadrement) de Thèses de Doctorat (PhD) :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 : Camille NORMAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 : Flora CARNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST / Pierre-Olivier VIDALAIN)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Gabrielle SUTTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST / Romain PAILLOT)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 : Côme THIEULENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Stéphanie FOUGEROLLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST / Romain PAILLOT)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 : Fabien MISZCZAK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir Astrid VABRET./ Co-Encadrant Stéphane PRONOST)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 : Albertine LEON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir Roland LECLERCQ./ Co-Encadrant Stéphane PRONOST)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 : Pierre-Hugues PITEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir Jean-Jacques BALLET./ Co-Encadrant Stéphane PRONOST)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et fonctions électives :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : membre du Conseil Scientifique de la Société Française de VirologieDepuis 2014: membre expert pour la France à l’ESP meeting WOAH (Grippe equine)Depuis 2018 : Expert au sein du groupe HAVEMEYER Herpèsvirus équinsDepuis 2016: Membre du Comité International de l’Equine Infectious Diseases CongressMembre du GDR InfluenzaExpert EFSA RhinopneumonieCo-animateur du groupe Filière Equine INRAEExpert réseau maladie nerveuse du RESPEReprésentant de LABÉO : AG du RESPE, AG Pôle Hippolia, CS ACTALIA, CS UMT SABOT</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Audit COFRAC: 5 audits par an depuis 2014 en France et à l’étranger dans le domaine de la biologie moléculaire (PCR, qPCR, Génotypage, Séquençage)Audits internes (17025) en biologie Moléculaire: Laboratoires externs et en interne LABÉOReviewing d’articles scientifiques, de projets de recherche et de dossiers de chercheurs étrangersParticipations à des Jurys de thèses et d’HDROrganisation et co-organisation de congrès et colloques nationaux et internationaux</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d’unité de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Participation au Conseil de Direction & Conseil de Laboratoire (BTG)Depuis 2017- 2021 : Animation du groupe MECIIR au sein de BTG2020 à 2024 : Intérim de la Direction du GIS CENTAURE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 : Habilitation à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 : Doctorat spécialité Aspects Moléculaires et Cellulaires de la Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie, France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 : Diplôme d’Ingénieur Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ENACT, Tours France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 : Diplôme d’Etudes Approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Rouen, France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996: Maitrise de Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Rennes, France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 : Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe équine : la surveillance pour une efficacité vaccinale optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of equine influenza A subtype H3N8 viruses by long read sequencing and functional analyses of the PB1-F2 virulence factor of A/equine/Paris/1/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Raoux-Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus, que savons-nous du risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus-1 outbreak during a show-jumping competition: a clinical and epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104869. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of infectious agents in equine pregnancy loss, stillbirth and neonatal death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gryspeerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasthuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlaams dierengeneeskundig tijdschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92 (2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21825/vdt.86337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying longitudinal neutralising antibody levels against Equid herpesvirus 1 in experimentally infected horses using a novel pseudotype based assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Di Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 339, pp.199262. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2023.199262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of adjuvants used for vaccination in horses: the past, the present and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perrin-Cocon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry-competent-replication-abortive African horse sickness virus strains elicit robust immunity in ponies against all serotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.3161-3168. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesvirus 9 outbreak associated with mortality in a group of grevy's zebra (Equus grevyi) housed in a mixed-species exhibit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoo and Wildlife Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1638/2019-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of Equine Herpesvirus 1 Strains from a European Outbreak of Neurological Disorders Linked to a Horse Gathering in Valencia, Spain, in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Vanschandevijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Theuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00333-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New EHV-1 variant identified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186 (17), pp.573.1-573. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.m1441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Equine arteritis virus is efficiently suppressed by purine and pyrimidine biosynthesis inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martin-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10100. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02888514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-GnRH vaccination of stallions shedding equine arteritis virus in their semen: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinarski Arhiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (6), pp.543-556. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24099/vet.arhiv.0790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosafety Evaluation of Equine Umbilical Cord-Derived Mesenchymal Stromal Cells (UC-MSCs) by Systematic Pathogen Screening in Peripheral Maternal Blood and Paired UC-MSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Josson-Schramme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopreservation and Biobanking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/bio.2019.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a pseudotyped virus neutralisation test for the measurement of equine influenza virus-neutralising antibody responses induced by vaccination and infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Kinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.466. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8030466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus équin : sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128-129, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Interferes with Swine Influenza A Virus Infection of Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.508. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8030508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Equine Encephalitis, a Growing Threat to the Horse Population in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12010023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Limitation of Equine Influenza Vaccination: The First Incursion in a Decade of a Florida Clade 1 Equine Influenza Virus that Shakes Protection Despite High Vaccine Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.174. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Surveillance of EHV-1 Strains Circulating in France during and after the Major 2009 Outbreak in Normandy Involving Respiratory Infection, Neurological Disorder, and Abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.916. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florida clade 1 equine influenza virus in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184 (3), pp.101-101. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.l1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the equine influenza model in the natural host: A meta-analysis to determine the benefits of individual nebulisation for experimental infection and vaccine evaluation in the face of decreased strain pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Montesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lopez-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhan Birand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.150-159. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Vaccines: How, When and Why? Report of the Vaccinology Session, French Equine Veterinarians Association, 2016, Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.46. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5040046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccinologie – vaccine: comment, quand et pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (12), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVE 3 : virus de l’exanthème coïtal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evolution of equine influenza virus strains (H3N8) isolated in France from 1967 to 2015 and the implications of several potential pathogenic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 505, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge et les anticorps maternels, deux facteurs à prendre en compte pour vacciner les poulains contre la grippe équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of a laboratory-validated equine herpesvirus-1 specific real-time PCR assay into an insulated isothermal polymerase chain reaction (iiPCR) assay for point-of-need diagnosis using POCKIT™ nucleic acid analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yu Alison Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Long Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Fu Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Han Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.58-63. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies virales des ânes dans le cadre du RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacciner : comment, quand & pourquoi ? Compte rendu de la session vaccinologie AVEF 216, Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (43), pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : nouveau regard sur la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur les ruptures de stock de vaccins chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (12), pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential factors inducing suboptimal humoral response to vector-based influenza immunisation in Thoroughbred foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhan Birand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (33), pp.3787-3795. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evolution of equine influenza strains isolated in France from 2005 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.207-211. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective study on equine herpesvirus type-1 associated myeloencephalopathy in France (2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby van Galen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179 (3-4), pp.304-309. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus de l'artérite virale équine : de l'épidémiologie moléculaire à l'émergence de variants pathogènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.7-18. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectiologie et neurologie : Cheval suspect d'affection nerveuse d'origine infectieuse : de l'examen aux premières mesures sanitaires (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of equine coronavirus (ECoV) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (1-2), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination rhinopneumonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques sanitaires liés aux pathologies infectieuses dans la filière equine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval suspect d’affection nerveuse d’origine infectieuse : de l’examen aux premières mesures sanitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre la grippe équine et problématique des chevaux faibles répondeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination contre la grippe équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurologie : Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d'origine infectieuse (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les encéphalomyélites virales : quels risques pour les équidés français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (34), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d’origine infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of airway neutrophils following dexamethasone administration and equid herpesvirus-2 challenge in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.181-183. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of equine influenza viruses through the RESPE network in France from November 2005 to October 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (6), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2012 du sous-réseau Syndrome Neurologique : focus sur les prélèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête séro-épidémiologique sur la grippe équine en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (5), pp.227-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum concentration of surfactant protein D in horses with lower airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (3), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2011.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of Equine Herpesvirus Myeloencephalopathy in France: a Clinical and Molecular Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (3), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2011.01263.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'épizootie d'encéphalomélite à herpèsvirus 1 survenue en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des herpès virus équins en France au cours de l’année 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des herpèsvirus équins en France au cours de l’année 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of novel equine arteritis virus (EAV) variants during persistent infection in the stallion: Origin of the 2007 French EAV outbreak was linked to an EAV strain present in the semen of a persistently infected carrier stallion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ferry-Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423 (2), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2011.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Real-Time PCR Assay Using Allelic Discrimination for Detection and Differentiation of Equine Herpesvirus-1 Strains with A 2254 and G 2254 Polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Breheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Frank Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Henney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (6), pp.1981-1988. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00135-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pathologie, vers un meilleur suivi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Two Magnetic-Bead-Based Viral Nucleic Acid Purification Kits and Three Real-Time Reverse Transcription-PCR Reagent Systems in Two TaqMan Assays for Equine Arteritis Virus Detection in Semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Shuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengchun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Young Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (10), pp.3694-3696. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01187-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés: intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de l'Herpès virus équin de type 2 dans les troubles respiratoires chroniques chez les équidés en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 161 (12), pp.564-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological measurements and prevalence of lower airway diseases in Trotters with dorsal displacement of the soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (s38), pp.246-255. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00276.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the first recorded major occurrence of equine viral arteritis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00109.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: Pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 186 (2), pp.148-156. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145 (3-4), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine : du cycle de vie à la prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus Sequence Analysis for Typing Leptospira interrogans and Leptospira kirschneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Andre-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (2), pp.581-585. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00543-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between equine herpesvirus-1 myeloencephalopathy and viral genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Timoney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.672-674. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine: de l'étude du cycle parasitaire à la définition des méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux chez la jument : caractérisation de nouveaux pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for antibodies to equine arteritis virus (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 164 (14), pp.437-437. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.164.14.437-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : une solution d’avenir pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the presence of equine viral herpesvirus 1 (EHV-1) and equine viral herpesvirus 4 (EHV-4) DNA in stallion semen using polymerase chain reaction (PCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia-Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe-Marie Imbert-Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (9), pp.1381-1389. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2009.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie : détection et préventions des formes nerveuses en élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose équine : point sur les connaissances et avancées en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres physiologiques et évaluation des voies respiratoires supérieures et profondes chez des chevaux trotteurs soumis à un exercice standardisé sur tapis roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (4), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of prednisolone and dexamethasone effects in the presence of environmental control in heaves-affected horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Siliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (2), pp.227-233. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2006.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (1-3), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : solution pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux : quels pathogènes faut-il rechercher aujourd’hui afin de protéger son élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres physiologiques et évaluation des voies respiratoires supérieures et inférieures chez des trotteurs français au cours d'un exercice standardisé sur tapis roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (4), pp.351--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and phylogenetic analysis of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (11), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Taylorella equigenitalis responsible for contagious equine metritis in equine genital swabs by direct polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1), pp.47-49. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2006.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for antibodies to equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 161 (17), pp.599-600. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.161.17.599-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie et application au diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements chez la jument : bilan de trois années d'étude dans le Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur quelques maladies et les progrès en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un micro-organisme et prélèvement en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’interprétation ou d’utilisation délicate en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pathogenic Leptospira Strains in Tissues of a Premature Foal by Use of Polymerase Chain Reaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (2), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/104063870601800216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpés virus en pathologie équine : connaissances actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (2), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity against Sarcocystis neurona and Neospora by serum antibodies in healthy French horses from two farms with previous equine protozoal myeloencephalitis-like cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-4017(02)00346-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du laboratoire de biologie en gastro-entérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140 (35), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Neospora sp. antibodies in aborted mares from Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2003.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Isolation of Equine Herpesviruses 1 and 4 from Horses in Normandy: an Autopsy Study of Tissue Distribution in Relation to Vaccination Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt für Veterinärmedizin Reihe B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (8), pp.394-399. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0450.2002.00590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum and mucosal antibodies of infected foals recognized two distinct epitopes of VapA of Rhodococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Peyret-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2002.tb00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological measurements and upper and lower respiratory tract evaluation in French Standardbred Trotters during a standardised exercise test on the treadmill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (S34), pp.402-407. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2002.tb05456.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Sarcocystis neurona antibodies in French horses with neurological signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (4), pp.481-485. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0020-7519(01)00370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of antibodies to Neospora caninum in horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (2), pp.205-207. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2001.tb00602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neosporosis in bovine dairy herds from the west of France: detection of Neospora caninum DNA in aborted fetuses, seroepidemiology of N. caninum in cattle and dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102 (4), pp.269-277. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-4017(01)00544-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mutations in the rpoB Gene Associated with Rifampin Resistance in Rhodococcus equi Isolated from Foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Fines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (8), pp.2784-2787. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.39.8.2784-2787.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection des bovins par Neospora caninum : Deux années d'observations dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (205), pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néosporose équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (208), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction Fragment Length Polymorphisms of Virulence Plasmids in Rhodococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Shoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukako Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiro Tsubaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (10), pp.3417-3420. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.37.10.3417-3420.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la PCR pour l'identification des souches de Brachyspira pathogènes chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baluti-Osako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150 (10), pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires impliqués dans l'inhibition de l'expression de la collagénase par la diacerhéine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46 (6 Spec No), pp.S15-S19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of interleukin-1 receptor expression by transforming growth factor-β in cultured rabbit articular chondrocytes: analysis by reverse transcription-polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Macro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rédini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Penfornis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3 (3), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1063-4584(05)80049-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming growth factor-beta (TGF-beta) and articular chondrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 55 (2), pp.109-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming growth factor β exerts opposite effects from interleukin-1β on cultured rabbit articular chondrocytes through reduction of interleukin-1 receptor expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rédini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis and Rheumatism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.1780360108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming growth factor-β1 (TGF-β1) up-regulation of collagen type II in primary cultures of rabbit articular chondrocytes (RAC) involves increased mRNA levels without affecting mRNA stability and procollagen processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rédini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 153 (3), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.1041530322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (166)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements antiviraux en médecine équine : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage et mésusage des antiviraux en médecine vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grippe équine : un virus sous haute surveillance !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Mar 2025, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie : on vous dit tout sur cette maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférences de l'IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Dec 2025, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Research in France : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Racing Association meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tokyo (Japan) - online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Surveillance Panel meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WOAH, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grippe équine : tout ce que vous désirez savoir sur cette maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Mielepattes - RESPE - IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE; IFCE, Dec 2025, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce et surveillance des infections virales émergentes chez l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-réseau syndromes nerveux 20 ans de surveillance - Retour sur les 20 dernières années 2003-2023 et actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug library screening for putative antiviral compounds'discovery against equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Antonijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2024, Deauville, France. pp.56-57 (n°83), </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Rhinopneumonie : Retour de praticien sur une épidémie EHV-1 - Praticien et labo d'analyses, un travail main dans la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Surveillance Panel on Equine Influenza Vaccine Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WOAH, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Lauteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.55 (n°80), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influenza équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosecurity Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réplication du virus de l'artérite équine est efficacement supprimée par les inhibiteurs de la biosynthèse des purines et des pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie, Que nous a appris la crise de Valence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence Santé et bien-être animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la recherche pour la gestion des maladie virales équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académie d’Agriculture’ de France et Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine herpesvirus 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Equine Veterinary Associations (FEEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEEVA, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of EHV‐1 pseudotype virus for cell tropism studies and virus‐neutralising assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Di Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.55-56, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.81_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV‐1 neurological outbreak during a show‐jumping competition: a clinical and epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-52, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.75_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’un foyer de rhinopneumonie pendant le premier confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-1: brief overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference, Practitioners'day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a pseudotype virus neutralisation test for measurement of equine influenza virus (EIV) antibody responses induced by vaccination and experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Kinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.76, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.118_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIV epidemiological data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIE meeting Equine Influenza Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Webconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high‐throughput screening assay to identify equine virus arteritis replication inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.63-64, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.95_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur les microbes sans jamais oser le demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriadeg Le Gouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Microbes et santé globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fête de la Science, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real‐time cell analysis methods applied to equine influenza virus: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.75-75, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.116_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux variants EHV-1 : Quelles implications sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium innovation Zoétis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Equine Herpesvirus type 1 glycoprotein pseudotyped lentiviral particles for use as a tool for tropism and diagnostic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Di Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/acmi.ac2020.po0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus de la rhinopneumonie (EHV-1 et EHV-4) et leurs cousins proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Zoetis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie quoi de neuf ? Nouvelle souche, durée d’excrétion et résistance à la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers. eAVEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using RTCA screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labroots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and limitation of equine influenza vaccination: the first incursion in a decade of a Florida Clade 1 equine influenza virus that shakes protection despite high vaccine coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in lower (inflammatory) airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du diagnostic des encéphalites virales équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal immune defences against (non-)infectious invaders / Update on equine influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de Rhinopneumonie : étude phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche et de l'Innovation organisées par l'Institut Français du Cheval et de l'Equitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’equid herpèsvirus 8 (HVE-8) : Emergence d’un nouvel herpèsvirus dans l’espèce équine : quels risques pour la filière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de l'AVEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutralisation of equine influenza virus by impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins 8 et 9 : Quels risques représentent ces deux virus émergeants pour la santé équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HerPAS (Herpesvirus et Pathologies Associées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-1 outbreaks, some examples & the question of virus strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European College of Equine Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les épidémies 2018 pour mieux les éviter à l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of biosafety of equine amniotic membranes for allogeneic use – a pilot study using PCR pathogens screening on peripheric maternal blood and paired fetal adnexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th annual ESDAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonia epizooty in France in 2018: epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Equine Veterinary Associations (FEEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEEVA, Jun 2018, Devanter, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin Rhino : pourquoi, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles souches en 2018 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of equine influenza virus neutralising antibody responses induced by vaccination using a pseudotype virus based assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Neglected Influenza viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’une forte couverture immunitaire en France contre la grippe équine : hypothèse probable de l’absence d’épizootie depuis 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 3 projets clés de LABÉO, le rôle du futur GIS Santé Equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIV epidemiological data in France 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIE meeting Equine Influenza Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d’infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebra Alphaherpesvirus outbreak associated with mortality in a group of Grevy’s zebra (equus grevyi) housed in a mixed-species exhibit: diagnosis, management and surveillance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAZV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Evidence for two viral subtypes circulating worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th WAVLD - International Symposium of the World. Association of Veterinary Laboratory Diagnosticians 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Influenza Virus. Situation in France in 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encéphalite causée par un rotavirus aviaire chez un jeune cheval avec troubles neurologiques d’étiologie inconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case investigation of unexplained infectious meningoencephalitis in animals - a new rotavirus in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’âge et des anticorps maternels sur la réponse immunitaire humorale induite par la vaccination contre la grippe équine chez des poulains pur-sangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe Equine: la situation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIE, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential factors inducing suboptimal response to equine influenza vaccination in Thoroughbred foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are respiratory virus detection and/or quantification associated with clinical signs of airway inflammation in racehorses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high- throughput cell-based assay to determine anti-equine arteritis virus properties of chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between virus detection/quantification and clinical signs of airway inflammation in horses at training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the Equine Influenza model: the benefits of individual nebulisation for experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Montesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prowe-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of age at first immunisation on Equine Influenza short and mid-term protective antibody levels in Thoroughbred foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’âge à la première vaccination contre la grippe équine, à court et à moyen termes, sur les taux d’anticorps protecteurs chez des poulains Pur-sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor responders to equine influenza immunisation: independent impact of age and maternal-derived antibodies on short and mid-term protective antibody levels in Thoroughbred foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influenza meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apporte la biologie moléculaire en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERViP (Virus respiratoires et contre- performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA et fondation HIPPOLIA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus Influenza chez les équidés : caractérisation moléculaire des souches virales et évaluation de la réponse immunitaire chez les animaux vaccinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de Theiler, quoi de neuf après sa découverte il y a un siècle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infection du cheval par des hépacivirus : une nouvelle réalité en France, mais quelles conséquences pour le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective study on Equine Herpes Virus type-1 associated myeloencephalopathy in France (2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby van Galen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Equine Veterinary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse flu: an update on equine influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vets with Horsepower. North European ride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: facts and physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCV, 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe et immunité: Mieux comprendre la vaccination et l’évolution des souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande Vétérinaire 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus de la grippe équine: importance de la relation virus/hôte pour les aspects cliniques et les méthodes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective study on equine herpesvirus type-1 associated myeloencephalopathy in France (2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby van Galen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the British Equine Veterinary Association Congress BEVA Sep. 10 – 13, 2014 United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective de la myéloencéphalopathie associée au virus de l'herpès équin de type 1 en France (2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby van Galen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on alpha EHV viruses: EHV 1 and 4 / EHV practical diagnostic for the 3 forms of disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une vaccination anti-GnRH sur le portage viral et la testostéronémie chez des étalons infectés chroniquement par le virus de l'artérite virale équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferry-Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Mar 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of horse viral neurological disorders by resequencing microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium of the World Association of Veterinary Laboratory Diagnosticians Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés : intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Herpesviroses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hyderabab, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affections nerveuses : Gestion des foyers infectieux, de l'alerte à l'extinction : cas de l’épisode de Gravelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants neuropathogènes et non neuropathogènes de l’herpèsvirus équin de type 1 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology -Herpes Virus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l'implication de l'herpès virus équin de type 1 dans les avortements et les pathologies de forme nerveuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une puce à ADN dédiée à l’identification d’agents abortifs équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of equine abortion, stillbirth and neonatal death in France from October 2002 to June 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de transmission sexuelle de la rhinopneumonie : première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia-Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Leauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe-Marie Imbert-Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre l'artérite virale chez l'étalon : dépistage, vaccination et traitement anti-GnRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artérite virale équine : retour sur l'épizootie été 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic classification of serogroups of pathogenic Leptospira interrogans species by the Multilocus Sequence Analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic characterization of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Association of Equine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bologna, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in equine infectious disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress of the World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the detection of equine herpes viruses by consensual PCR in mare’s abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonitis Workshop/AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of a real-time polymerase chain reaction assay for differenciation of EHV-1 acute or latent infection in tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SIVE (Società Italiana Veterinari per Equini) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pise (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uvéites équines et leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desbrosse-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Miere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Valon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique leptospirose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, Apr 2003, Paris, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonia and Influenza in France : Diagnosis protocols and situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Veterinary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moscou, Russia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningoencephalitis in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th annual meeting of American Association of Veterinary Parasitologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new indirect ELISA for the discrimination of anti-equine herpes virus-1 and -4 antibodies in horse sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Klewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.91 (n°147)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance freeze-dried triplex qPCR for diagnosis of equine herpesvirus-1 (EHV-1) and -4 (EHV-4) infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorane Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Duchatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Klewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.91 (n°147), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine and pyrimidine biosynthesis inhibitors efficiently suppress equine arteritis virus replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. Equine veterinary journal, 53 (S56), pp.64-65, 2021, Special Issue: Abstracts of the 11th International Equine Infectious Diseases Conference. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.97_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenic study of Equine Herpesvirus 1 after a major outbreak in France in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du diagnostic des encéphalites virales équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi clinique, hémato-biochimique et thérapeutique d'un groupe de chevaux d'endurance élite, suite à élimination et prise en charge médicale urgente sur la compétition de 160 km des Jeux Equestres Mondiaux 2014 (JEM 2014) : analyse rétrospective de 47 cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Benamou-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d'infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelle de l'Association Vétérinaire Équine Française Bordeaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by quantitative PCR of Equid Herpesvirus-2 and -5 in nasopharyngeal swabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French 2007 equine viral arteritis outbreak : epidemiological and pathological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Equine Viral Arteritis, Maxwell H. Gluck Equine Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lexington, United States. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l’implication de l’herpèsvirus équin de type 1 dans les avortements et les pathologies de forme nerveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage des leptospires par les outils de biologie moléculaire : s’agit-il d’un nouveau paradigme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oyié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient and rapid method for equine herpesvirus type-1 diagnosis in abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Biologicals (IABC) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of pathogenic Leptospira by PCR in tissues of a premature foal in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nonthaburri, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de nouveaux agents infectieux potentiellement responsables d’avortement chez la jument : mise au point de nouveaux outils de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France (en 2001-2002) à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PCR temps réel : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSILAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénients de la PCR temps réel par rapport à la PCR classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of polymerase chain reaction (PCR) in the diagnosis of equine coital exanthema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st American College of Veterinary Internal Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exanthème coïtal dans un élevage de poneys Fjord. Intérêt du diagnostic par PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rheumatoid synovial cells (HRSC) in culture express TGF-β receptors and are growth stimulated by the factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rédini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Destruction in Arthritis and Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Noordwijkerhout, Netherlands. Agents and Actions, 39 (SUPPL), pp.133-137, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of equine influenza A subtype H3N8 viruses by long read sequencing and functional characterization of the PB1-F2 virulence factor of A/equine/Paris/1/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Raoux-Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections par les herpèsvirus équins 1 et 4 (HVE1 et HVE4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections par l’herpèsvirus équins 3 (HVE3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des outils de génétique moléculaire à la connaissance de deux infections virales du cheval : herpèsvirus équin 1 et artérite virale équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. université caen, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02946345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId845"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane PRONOST </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Mécanisme Infectieux et Emergences LABÉO,Responsable Scientifique Plateforme ImpédanCELL (site de Saint Contest), Chercheur sénior unité BIOTARGENAuditeur COFRAC (BioMolSA)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2584-0933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">152310053</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Responsable des relations avec les Universités et Partenaires / Chef d’Unité Mécanismes Infectieux & Emergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Chercheur Sénior (PI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie (UR 7450, BIOTARGEN)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Responsable scientifique de la plateforme Impedancell, Site de saint Contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie (US Platon, IMPEDANCELL)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Auditeur en Biologie Moléculaire et Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFRAC</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2007 à 2018 : Chef du service Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO (Pôle Recherche)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2007 à 2016 : Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie (EA4655, U2RM)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 1995 à 2006 : Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe – Développer l’activité R&D en lien avec l’Université de Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 1990 à 1995 : Ingénieur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie (LBTC)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1995 : Chercheur au sein du Laboratoire Frank Duncombe (intégré dans le GIP LABÉO depuis 2014) et à l’Université de Caen Normandie (U2RM puis UR 7450 BIOTARGEN.En tant que chercheur sénior, j'ai axé mon travail sur les virus équins, principalement les herpèsvirus, les le virus de la grippe équine et les virus hépatiques. Mes travaux de recherche visent à diagnostiquer et caractériser au niveau épidémiologique ces virus équins et, plus récemment, à promouvoir le contrôle de ces pathogènes par l'identification de molécules antivirales et l'amélioration des protocoles vaccinaux. Je supervise une plateforme de criblage (IMPEDANCELL) de molécules antivirales adaptées à plusieurs espèces animales. J'ai également formé et encadré de nombreux étudiants de premier et deuxième cycles, supervisé 8 doctorants et enseigne à l'université de Caen depuis 1992. Je suis également expert en biologie moléculaire dans le domaine vétérinaire pour le COFRAC depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 1995 : IUT, puis BUT Université de Caen Normandie – Biologie moléculaireDepuis 2012 : Master 1 et Master 2 : Biologie moléculaire, Virologie, Real-Time Technologie (qPCR, RTCA).2017-2021 : Faculté de Pharmacie : EPU Virologie animale – vaccins équins2012-2015 : Faculté de Médecine : 4ème année (Virologie animale)1999 – 2006 : Ecole Nationale Vétérinaire (Maisons-Alfort et Nantes) : Développement de tests PCR dans le domaine de la Santé Animale.1996 -2002 : CNAM : biologie moléculaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision (co-encadrement) de Thèses de Doctorat (PhD) :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 : Camille NORMAND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 : Flora CARNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST / Pierre-Olivier VIDALAIN)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 : Gabrielle SUTTON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST / Romain PAILLOT)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 : Côme THIEULENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 : Stéphanie FOUGEROLLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir. Stéphane PRONOST / Romain PAILLOT)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 : Fabien MISZCZAK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir Astrid VABRET./ Co-Encadrant Stéphane PRONOST)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 : Albertine LEON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir Roland LECLERCQ./ Co-Encadrant Stéphane PRONOST)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 : Pierre-Hugues PITEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Dir Jean-Jacques BALLET./ Co-Encadrant Stéphane PRONOST)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et fonctions électives :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : membre du Conseil Scientifique de la Société Française de VirologieDepuis 2014: membre expert pour la France à l’ESP meeting WOAH (Grippe equine)Depuis 2018 : Expert au sein du groupe HAVEMEYER Herpèsvirus équinsDepuis 2016: Membre du Comité International de l’Equine Infectious Diseases CongressMembre du GDR InfluenzaExpert EFSA RhinopneumonieCo-animateur du groupe Filière Equine INRAEExpert réseau maladie nerveuse du RESPEReprésentant de LABÉO : AG du RESPE, AG Pôle Hippolia, CS ACTALIA, CS UMT SABOT</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Audit COFRAC: 5 audits par an depuis 2014 en France et à l’étranger dans le domaine de la biologie moléculaire (PCR, qPCR, Génotypage, Séquençage)Audits internes (17025) en biologie Moléculaire: Laboratoires externs et en interne LABÉOReviewing d’articles scientifiques, de projets de recherche et de dossiers de chercheurs étrangersParticipations à des Jurys de thèses et d’HDROrganisation et co-organisation de congrès et colloques nationaux et internationaux</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d’unité de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017 : Participation au Conseil de Direction & Conseil de Laboratoire (BTG)Depuis 2017- 2021 : Animation du groupe MECIIR au sein de BTG2020 à 2024 : Intérim de la Direction du GIS CENTAURE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 : Habilitation à Diriger des Recherches (HDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 : Doctorat spécialité Aspects Moléculaires et Cellulaires de la Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie, France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 : Diplôme d’Ingénieur Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ENACT, Tours France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 : Diplôme d’Etudes Approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Rouen, France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996: Maitrise de Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Rennes, France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1995 : Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Rennes, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (167)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des organoïdes cérébraux équins pour valider l’action potentielle de traitements contre l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII èmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de virologie, Apr 2026, Toulouse, France. pp.170 (O35)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grippe équine : un virus sous haute surveillance !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Mar 2025, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements antiviraux en médecine équine : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage et mésusage des antiviraux en médecine vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie : on vous dit tout sur cette maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférences de l'IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Dec 2025, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Surveillance Panel meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WOAH, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Research in France : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Racing Association meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Tokyo (Japan) - online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grippe équine : tout ce que vous désirez savoir sur cette maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Mielepattes - RESPE - IFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE; IFCE, Dec 2025, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce et surveillance des infections virales émergentes chez l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Vétérinaire de France, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Rhinopneumonie : Retour de praticien sur une épidémie EHV-1 - Praticien et labo d'analyses, un travail main dans la main</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug library screening for putative antiviral compounds'discovery against equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Antonijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2024, Deauville, France. pp.56-57 (n°83), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-réseau syndromes nerveux 20 ans de surveillance - Retour sur les 20 dernières années 2003-2023 et actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIV epidemiological data in France (2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Surveillance Panel on Equine Influenza Vaccine Composition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WOAH, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Lauteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.55 (n°80), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influenza équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosecurity Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Liège (Belgique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie, Que nous a appris la crise de Valence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence Santé et bien-être animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Feb 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réplication du virus de l'artérite équine est efficacement supprimée par les inhibiteurs de la biosynthèse des purines et des pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTCA: proof of concept of a new method for serum and antiviral analysis of equine influenza virus (EIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la recherche pour la gestion des maladie virales équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Académie d’Agriculture’ de France et Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-1: brief overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference, Practitioners'day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a pseudotype virus neutralisation test for measurement of equine influenza virus (EIV) antibody responses induced by vaccination and experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Kinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet M. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.76, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.118_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine herpesvirus 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Equine Veterinary Associations (FEEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEEVA, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of EHV‐1 pseudotype virus for cell tropism studies and virus‐neutralising assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Di Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.55-56, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.81_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’un foyer de rhinopneumonie pendant le premier confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV‐1 neurological outbreak during a show‐jumping competition: a clinical and epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-52, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.75_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIV epidemiological data in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIE meeting Equine Influenza Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Webconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high‐throughput screening assay to identify equine virus arteritis replication inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.63-64, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.95_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que vous avez toujours voulu savoir sur les microbes sans jamais oser le demander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriadeg Le Gouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Microbes et santé globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fête de la Science, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of real‐time cell analysis methods applied to equine influenza virus: proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.75-75, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.116_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux variants EHV-1 : Quelles implications sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium innovation Zoétis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Equine Herpesvirus type 1 glycoprotein pseudotyped lentiviral particles for use as a tool for tropism and diagnostic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Di Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Society Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Manchester, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/acmi.ac2020.po0378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie quoi de neuf ? Nouvelle souche, durée d’excrétion et résistance à la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers. eAVEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus de la rhinopneumonie (EHV-1 et EHV-4) et leurs cousins proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Zoetis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using RTCA screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labroots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and limitation of equine influenza vaccination: the first incursion in a decade of a Florida Clade 1 equine influenza virus that shakes protection despite high vaccine coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in lower (inflammatory) airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du diagnostic des encéphalites virales équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucosal immune defences against (non-)infectious invaders / Update on equine influenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une décennie de Rhinopneumonie : étude phylogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche et de l'Innovation organisées par l'Institut Français du Cheval et de l'Equitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’equid herpèsvirus 8 (HVE-8) : Emergence d’un nouvel herpèsvirus dans l’espèce équine : quels risques pour la filière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de l'AVEF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the neutralisation of equine influenza virus by impedancemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins 8 et 9 : Quels risques représentent ces deux virus émergeants pour la santé équine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès HerPAS (Herpesvirus et Pathologies Associées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-1 outbreaks, some examples & the question of virus strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European College of Equine Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les épidémies 2018 pour mieux les éviter à l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonia epizooty in France in 2018: epidemiological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Equine Veterinary Associations (FEEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEEVA, Jun 2018, Devanter, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin Rhino : pourquoi, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of biosafety of equine amniotic membranes for allogeneic use – a pilot study using PCR pathogens screening on peripheric maternal blood and paired fetal adnexa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th annual ESDAR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles souches en 2018 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of equine influenza virus neutralising antibody responses induced by vaccination using a pseudotype virus based assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Neglected Influenza viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’une forte couverture immunitaire en France contre la grippe équine : hypothèse probable de l’absence d’épizootie depuis 2015 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 3 projets clés de LABÉO, le rôle du futur GIS Santé Equine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EIV epidemiological data in France 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIE meeting Equine Influenza Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d’infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebra Alphaherpesvirus outbreak associated with mortality in a group of Grevy’s zebra (equus grevyi) housed in a mixed-species exhibit: diagnosis, management and surveillance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAZV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dallas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Evidence for two viral subtypes circulating worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th WAVLD - International Symposium of the World. Association of Veterinary Laboratory Diagnosticians 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Influenza Virus. Situation in France in 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encéphalite causée par un rotavirus aviaire chez un jeune cheval avec troubles neurologiques d’étiologie inconnue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case investigation of unexplained infectious meningoencephalitis in animals - a new rotavirus in horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting EPIZONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’âge et des anticorps maternels sur la réponse immunitaire humorale induite par la vaccination contre la grippe équine chez des poulains pur-sangs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bayssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe Equine: la situation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OIE, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential factors inducing suboptimal response to equine influenza vaccination in Thoroughbred foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are respiratory virus detection and/or quantification associated with clinical signs of airway inflammation in racehorses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high- throughput cell-based assay to determine anti-equine arteritis virus properties of chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between virus detection/quantification and clinical signs of airway inflammation in horses at training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the Equine Influenza model: the benefits of individual nebulisation for experimental infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Montesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prowe-Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Britt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of age at first immunisation on Equine Influenza short and mid-term protective antibody levels in Thoroughbred foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’âge à la première vaccination contre la grippe équine, à court et à moyen termes, sur les taux d’anticorps protecteurs chez des poulains Pur-sang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor responders to equine influenza immunisation: independent impact of age and maternal-derived antibodies on short and mid-term protective antibody levels in Thoroughbred foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Influenza meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apporte la biologie moléculaire en 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERViP (Virus respiratoires et contre- performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA et fondation HIPPOLIA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus Influenza chez les équidés : caractérisation moléculaire des souches virales et évaluation de la réponse immunitaire chez les animaux vaccinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA, Fondation Hippolia, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe et immunité: Mieux comprendre la vaccination et l’évolution des souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande Vétérinaire 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective study on Equine Herpes Virus type-1 associated myeloencephalopathy in France (2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby van Galen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Equine Veterinary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horse flu: an update on equine influenza virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vets with Horsepower. North European ride</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infection du cheval par des hépacivirus : une nouvelle réalité en France, mais quelles conséquences pour le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: facts and physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Meeting of ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCV, 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie de Theiler, quoi de neuf après sa découverte il y a un siècle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective study on equine herpesvirus type-1 associated myeloencephalopathy in France (2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby van Galen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the British Equine Veterinary Association Congress BEVA Sep. 10 – 13, 2014 United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus de la grippe équine: importance de la relation virus/hôte pour les aspects cliniques et les méthodes de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Journées de la Recherche Équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective de la myéloencéphalopathie associée au virus de l'herpès équin de type 1 en France (2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby van Galen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on alpha EHV viruses: EHV 1 and 4 / EHV practical diagnostic for the 3 forms of disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une vaccination anti-GnRH sur le portage viral et la testostéronémie chez des étalons infectés chroniquement par le virus de l'artérite virale équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferry-Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Mar 2014, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of horse viral neurological disorders by resequencing microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium of the World Association of Veterinary Laboratory Diagnosticians Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés : intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Herpesviroses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hyderabab, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affections nerveuses : Gestion des foyers infectieux, de l'alerte à l'extinction : cas de l’épisode de Gravelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology -Herpes Virus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants neuropathogènes et non neuropathogènes de l’herpèsvirus équin de type 1 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l'implication de l'herpès virus équin de type 1 dans les avortements et les pathologies de forme nerveuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une puce à ADN dédiée à l’identification d’agents abortifs équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of equine abortion, stillbirth and neonatal death in France from October 2002 to June 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques de transmission sexuelle de la rhinopneumonie : première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia-Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Leauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe-Marie Imbert-Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journée de le Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre l'artérite virale chez l'étalon : dépistage, vaccination et traitement anti-GnRH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artérite virale équine : retour sur l'épizootie été 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic classification of serogroups of pathogenic Leptospira interrogans species by the Multilocus Sequence Analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic characterization of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Association of Equine Veterinarians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bologna, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the detection of equine herpes viruses by consensual PCR in mare’s abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonitis Workshop/AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in equine infectious disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress of the World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of a real-time polymerase chain reaction assay for differenciation of EHV-1 acute or latent infection in tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SIVE (Società Italiana Veterinari per Equini) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pise (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractésation génétique des souches du virus de l'artéte virale des équidés isolés en France à partir de sperme d'étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte-rendu des XXXèmes journées de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uvéites équines et leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Desbrosse-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Miere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Valon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique leptospirose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, Apr 2003, Paris, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonia and Influenza in France : Diagnosis protocols and situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Veterinary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Moscou, Russia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meningoencephalitis in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th annual meeting of American Association of Veterinary Parasitologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grippe équine : la surveillance pour une efficacité vaccinale optimale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of equine influenza A subtype H3N8 viruses by long read sequencing and functional analyses of the PB1-F2 virulence factor of A/equine/Paris/1/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Raoux-Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of infectious agents in equine pregnancy loss, stillbirth and neonatal death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Saey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gryspeerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasthuys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vlaams dierengeneeskundig tijdschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 92 (2), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21825/vdt.86337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus, que savons-nous du risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus-1 outbreak during a show-jumping competition: a clinical and epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Pomares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104869. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying longitudinal neutralising antibody levels against Equid herpesvirus 1 in experimentally infected horses using a novel pseudotype based assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Di Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 339, pp.199262. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2023.199262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inventory of adjuvants used for vaccination in horses: the past, the present and the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Perrin-Cocon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lotteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-023-01151-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry-competent-replication-abortive African horse sickness virus strains elicit robust immunity in ponies against all serotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.3161-3168. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesvirus 9 outbreak associated with mortality in a group of grevy's zebra (Equus grevyi) housed in a mixed-species exhibit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoo and Wildlife Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (2), </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1638/2019-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequences of Equine Herpesvirus 1 Strains from a European Outbreak of Neurological Disorders Linked to a Horse Gathering in Valencia, Spain, in 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Vereecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katleen Vanschandevijl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Theuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00333-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Equine arteritis virus is efficiently suppressed by purine and pyrimidine biosynthesis inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martin-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10100. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02888514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New EHV-1 variant identified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 186 (17), pp.573.1-573. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.m1441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosafety Evaluation of Equine Umbilical Cord-Derived Mesenchymal Stromal Cells (UC-MSCs) by Systematic Pathogen Screening in Peripheral Maternal Blood and Paired UC-MSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Josson-Schramme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopreservation and Biobanking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/bio.2019.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-GnRH vaccination of stallions shedding equine arteritis virus in their semen: a field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinarski Arhiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (6), pp.543-556. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24099/vet.arhiv.0790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a pseudotyped virus neutralisation test for the measurement of equine influenza virus-neutralising antibody responses induced by vaccination and infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Kinsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle de Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Temperton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.466. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8030466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus équin : sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128-129, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Interferes with Swine Influenza A Virus Infection of Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.508. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8030508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and Limitation of Equine Influenza Vaccination: The First Incursion in a Decade of a Florida Clade 1 Equine Influenza Virus that Shakes Protection Despite High Vaccine Coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.174. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Equine Encephalitis, a Growing Threat to the Horse Population in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12010023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Surveillance of EHV-1 Strains Circulating in France during and after the Major 2009 Outbreak in Normandy Involving Respiratory Infection, Neurological Disorder, and Abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.916. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11100916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florida clade 1 equine influenza virus in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 184 (3), pp.101-101. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.l1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge et les anticorps maternels, deux facteurs à prendre en compte pour vacciner les poulains contre la grippe équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of a laboratory-validated equine herpesvirus-1 specific real-time PCR assay into an insulated isothermal polymerase chain reaction (iiPCR) assay for point-of-need diagnosis using POCKIT™ nucleic acid analyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Yu Alison Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Long Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Fu Tsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Han Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.58-63. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2016.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of the equine influenza model in the natural host: A meta-analysis to determine the benefits of individual nebulisation for experimental infection and vaccine evaluation in the face of decreased strain pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Montesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lopez-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhan Birand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211, pp.150-159. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccinologie – vaccine: comment, quand et pourquoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (12), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Vaccines: How, When and Why? Report of the Vaccinology Session, French Equine Veterinarians Association, 2016, Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.46. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5040046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evolution of equine influenza virus strains (H3N8) isolated in France from 1967 to 2015 and the implications of several potential pathogenic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 505, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HVE 3 : virus de l’exanthème coïtal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies virales des ânes dans le cadre du RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacciner : comment, quand & pourquoi ? Compte rendu de la session vaccinologie AVEF 216, Reims</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier d'Ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (43), pp.43-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : nouveau regard sur la maladie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience sur les ruptures de stock de vaccins chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (12), pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influential factors inducing suboptimal humoral response to vector-based influenza immunisation in Thoroughbred foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dion Garrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhan Birand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (33), pp.3787-3795. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2016.05.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective study on equine herpesvirus type-1 associated myeloencephalopathy in France (2008-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby van Galen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Martinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 179 (3-4), pp.304-309. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evolution of equine influenza strains isolated in France from 2005 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.207-211. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le virus de l'artérite virale équine : de l'épidémiologie moléculaire à l'émergence de variants pathogènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.7-18. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2015.0588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurologie : Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d'origine infectieuse (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les encéphalomyélites virales : quels risques pour les équidés français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (34), pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic différentiel épidémio-clinique et de laboratoire des affections nerveuses d’origine infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.68-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre la grippe équine et problématique des chevaux faibles répondeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fougerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques sanitaires liés aux pathologies infectieuses dans la filière equine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval suspect d’affection nerveuse d’origine infectieuse : de l’examen aux premières mesures sanitaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial, 46, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infectiologie et neurologie : Cheval suspect d'affection nerveuse d'origine infectieuse : de l'examen aux premières mesures sanitaires (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of equine coronavirus (ECoV) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (1-2), pp.206-209. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination rhinopneumonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vaccination contre la grippe équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 182, pp.2-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of airway neutrophils following dexamethasone administration and equid herpesvirus-2 challenge in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 199 (1), pp.181-183. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2012 du sous-réseau Syndrome Neurologique : focus sur les prélèvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of equine influenza viruses through the RESPE network in France from November 2005 to October 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (6), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'épizootie d'encéphalomélite à herpèsvirus 1 survenue en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des herpès virus équins en France au cours de l’année 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum concentration of surfactant protein D in horses with lower airway inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (3), pp.277-281. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2011.00421.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outbreak of Equine Herpesvirus Myeloencephalopathy in France: a Clinical and Molecular Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (3), pp.256-263. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1865-1682.2011.01263.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête séro-épidémiologique sur la grippe équine en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mamache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (5), pp.227-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des herpèsvirus équins en France au cours de l’année 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of novel equine arteritis virus (EAV) variants during persistent infection in the stallion: Origin of the 2007 French EAV outbreak was linked to an EAV strain present in the semen of a persistently infected carrier stallion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ferry-Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423 (2), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2011.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Real-Time PCR Assay Using Allelic Discrimination for Detection and Differentiation of Equine Herpesvirus-1 Strains with A 2254 and G 2254 Polymorphisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanqiu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Breheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Frank Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Henney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (6), pp.1981-1988. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00135-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pathologie, vers un meilleur suivi sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Two Magnetic-Bead-Based Viral Nucleic Acid Purification Kits and Three Real-Time Reverse Transcription-PCR Reagent Systems in Two TaqMan Assays for Equine Arteritis Virus Detection in Semen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Shuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengchun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun Young Go</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (10), pp.3694-3696. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01187-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés: intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the first recorded major occurrence of equine viral arteritis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.713-720. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00109.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence de l'Herpès virus équin de type 2 dans les troubles respiratoires chroniques chez les équidés en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabchoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 161 (12), pp.564-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological measurements and prevalence of lower airway diseases in Trotters with dorsal displacement of the soft palate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (s38), pp.246-255. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00276.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: Pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lekeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 186 (2), pp.148-156. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145 (3-4), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine : du cycle de vie à la prophylaxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus Sequence Analysis for Typing Leptospira interrogans and Leptospira kirschneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Andre-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (2), pp.581-585. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00543-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between equine herpesvirus-1 myeloencephalopathy and viral genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Timoney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni Balasuriya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.672-674. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2010.00307.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néosporose bovine: de l'étude du cycle parasitaire à la définition des méthodes de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 163 (2), pp.131-142. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses In Respiratory Liquids Of Horses: Putative Implication In Airway Inflammation And Association With Cytological Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux chez la jument : caractérisation de nouveaux pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for antibodies to equine arteritis virus (2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cullinane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 164 (14), pp.437-437. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.164.14.437-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : une solution d’avenir pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the presence of equine viral herpesvirus 1 (EHV-1) and equine viral herpesvirus 4 (EHV-4) DNA in stallion semen using polymerase chain reaction (PCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hebia-Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Léauté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fiéni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthe-Marie Imbert-Marcille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (9), pp.1381-1389. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2009.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpesviruses in respiratory liquids of horses: Putative implication in airway inflammation and association with cytological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle van Erck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (1-2), pp.34-41. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie : détection et préventions des formes nerveuses en élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose équine : point sur les connaissances et avancées en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of prednisolone and dexamethasone effects in the presence of environmental control in heaves-affected horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Siliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 175 (2), pp.227-233. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2006.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (1-3), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres physiologiques et évaluation des voies respiratoires supérieures et profondes chez des chevaux trotteurs soumis à un exercice standardisé sur tapis roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (4), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : solution pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux : quels pathogènes faut-il rechercher aujourd’hui afin de protéger son élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres physiologiques et évaluation des voies respiratoires supérieures et inférieures chez des trotteurs français au cours d'un exercice standardisé sur tapis roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (4), pp.351--358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Taylorella equigenitalis responsible for contagious equine metritis in equine genital swabs by direct polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 82 (1), pp.47-49. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2006.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for antibodies to equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Vabret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 161 (17), pp.599-600. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/vr.161.17.599-a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation and phylogenetic analysis of 22 French isolates of equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianqiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Udeni B.R. Balasuriya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (11), pp.1977-1994. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements chez la jument : bilan de trois années d'étude dans le Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie et application au diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur quelques maladies et les progrès en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un micro-organisme et prélèvement en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’interprétation ou d’utilisation délicate en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pathogenic Leptospira Strains in Tissues of a Premature Foal by Use of Polymerase Chain Reaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (2), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/104063870601800216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpés virus en pathologie équine : connaissances actuelles et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 156 (2), pp.13-24. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity against Sarcocystis neurona and Neospora by serum antibodies in healthy French horses from two farms with previous equine protozoal myeloencephalitis-like cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-4017(02)00346-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Neospora sp. antibodies in aborted mares from Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 118 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2003.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du laboratoire de biologie en gastro-entérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140 (35), pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological measurements and upper and lower respiratory tract evaluation in French Standardbred Trotters during a standardised exercise test on the treadmill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Corde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (S34), pp.402-407. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2002.tb05456.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Isolation of Equine Herpesviruses 1 and 4 from Horses in Normandy: an Autopsy Study of Tissue Distribution in Relation to Vaccination Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Taouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zentralblatt für Veterinärmedizin Reihe B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (8), pp.394-399. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0450.2002.00590.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum and mucosal antibodies of infected foals recognized two distinct epitopes of VapA of Rhodococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Peyret-Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Immunology and Medical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-695X.2002.tb00637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Sarcocystis neurona antibodies in French horses with neurological signs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gargala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anrioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (4), pp.481-485. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0020-7519(01)00370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of antibodies to Neospora caninum in horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (2), pp.205-207. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.2042-3306.2001.tb00602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neosporosis in bovine dairy herds from the west of France: detection of Neospora caninum DNA in aborted fetuses, seroepidemiology of N. caninum in cattle and dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102 (4), pp.269-277. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0304-4017(01)00544-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Mutations in the rpoB Gene Associated with Rifampin Resistance in Rhodococcus equi Isolated from Foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Fines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Taouji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39 (8), pp.2784-2787. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.39.8.2784-2787.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néosporose équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (208), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection des bovins par Neospora caninum : Deux années d'observations dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (205), pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la PCR pour l'identification des souches de Brachyspira pathogènes chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baluti-Osako</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150 (10), pp.803-808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restriction Fragment Length Polymorphisms of Virulence Plasmids in Rhodococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masato Shoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukako Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiro Tsubaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (10), pp.3417-3420. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.37.10.3417-3420.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires impliqués dans l'inhibition de l'expression de la collagénase par la diacerhéine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46 (6 Spec No), pp.S15-S19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of interleukin-1 receptor expression by transforming growth factor-β in cultured rabbit articular chondrocytes: analysis by reverse transcription-polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Macro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rédini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Penfornis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3 (3), pp.147-155. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1063-4584(05)80049-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming growth factor-beta (TGF-beta) and articular chondrocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Boumediene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 55 (2), pp.109-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming growth factor β exerts opposite effects from interleukin-1β on cultured rabbit articular chondrocytes through reduction of interleukin-1 receptor expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rédini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mauviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arthritis and Rheumatism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36 (1), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/art.1780360108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming growth factor-β1 (TGF-β1) up-regulation of collagen type II in primary cultures of rabbit articular chondrocytes (RAC) involves increased mRNA levels without affecting mRNA stability and procollagen processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Bonaventure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rédini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 153 (3), pp.596-606. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.1041530322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance freeze-dried triplex qPCR for diagnosis of equine herpesvirus-1 (EHV-1) and -4 (EHV-4) infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorane Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Duchatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Klewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.91 (n°147), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new indirect ELISA for the discrimination of anti-equine herpes virus-1 and -4 antibodies in horse sera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Klewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.91 (n°147)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine and pyrimidine biosynthesis inhibitors efficiently suppress equine arteritis virus replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. Equine veterinary journal, 53 (S56), pp.64-65, 2021, Special Issue: Abstracts of the 11th International Equine Infectious Diseases Conference. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.97_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du diagnostic des encéphalites virales équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenic study of Equine Herpesvirus 1 after a major outbreak in France in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maisonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi clinique, hémato-biochimique et thérapeutique d'un groupe de chevaux d'endurance élite, suite à élimination et prise en charge médicale urgente sur la compétition de 160 km des Jeux Equestres Mondiaux 2014 (JEM 2014) : analyse rétrospective de 47 cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Benamou-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation d'infections mortelles par HVE-9 chez des zèbres de Grévy en captivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelle de l'Association Vétérinaire Équine Française Bordeaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by quantitative PCR of Equid Herpesvirus-2 and -5 in nasopharyngeal swabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French 2007 equine viral arteritis outbreak : epidemiological and pathological features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Guix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Equine Viral Arteritis, Maxwell H. Gluck Equine Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lexington, United States. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l’implication de l’herpèsvirus équin de type 1 dans les avortements et les pathologies de forme nerveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient and rapid method for equine herpesvirus type-1 diagnosis in abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Biologicals (IABC) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage des leptospires par les outils de biologie moléculaire : s’agit-il d’un nouveau paradigme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oyié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of pathogenic Leptospira by PCR in tissues of a premature foal in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nonthaburri, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de nouveaux agents infectieux potentiellement responsables d’avortement chez la jument : mise au point de nouveaux outils de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de 18 souches de virus de l’artérite virale des équidés isolées en France (en 2001-2002) à partir de sperme d’étalons excréteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.Inconnu, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PCR temps réel : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSILAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénients de la PCR temps réel par rapport à la PCR classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of polymerase chain reaction (PCR) in the diagnosis of equine coital exanthema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st American College of Veterinary Internal Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exanthème coïtal dans un élevage de poneys Fjord. Intérêt du diagnostic par PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human rheumatoid synovial cells (HRSC) in culture express TGF-β receptors and are growth stimulated by the factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rédini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vivien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Destruction in Arthritis and Osteoarthritis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Noordwijkerhout, Netherlands. Agents and Actions, 39 (SUPPL), pp.133-137, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequences of equine influenza A subtype H3N8 viruses by long read sequencing and functional characterization of the PB1-F2 virulence factor of A/equine/Paris/1/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Raoux-Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections par les herpèsvirus équins 1 et 4 (HVE1 et HVE4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections par l’herpèsvirus équins 3 (HVE3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des outils de génétique moléculaire à la connaissance de deux infections virales du cheval : herpèsvirus équin 1 et artérite virale équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. université caen, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02946345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId847"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEA4E386"/>
+    <w:nsid w:val="02FCC04D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-pronost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2584-0933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152310053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kleij" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raoux-Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01289-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04295396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Loo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gryspeerdt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasthuys" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/vdt.86337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04210184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Di Genova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Temperton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2023.199262" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03227539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sullivan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerviel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.04.034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03269480v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goddard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1638/2019-0109" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Vereecke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vanschandevijl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Theuns" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00333-21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.m1441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02888514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin-Faivre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66944-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079451v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Burger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0790" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Clement" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saulnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josson-Schramme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2019.0071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinsley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle de Bock" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Daly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030466" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02956004v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931677v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030508" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425366v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fougerolle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040174" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cullinane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100916" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167900v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.l1203" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Garrett" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Montesso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez-Alvarez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Birand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64HD6V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167907v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5040046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417897v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.02.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417968v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167941v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni B.R. Balasuriya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Alison Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Long Tsai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Fu Tsai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Han Shen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.12.010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDH3XQ6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782055v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Ablon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417954v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271579v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.05.068" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z3SXW2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12244" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GPF9W0D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639517v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby van Galen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.07.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225911v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0588" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955756v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950832v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tesson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.03.031" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953583v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953625v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rash" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953596v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953576v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950839v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lekeux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKBZDL9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224957v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12100" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDZX9Q2X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642969v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234532v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamache" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Amelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nasri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224970v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2011.00421.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G229N4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224964v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2011.01263.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMXXVPST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191103v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643382v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223035v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.11.028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Smith" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breheny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frank Cook" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Henney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00135-12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645586v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223070v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Shuck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengchun Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Young Go" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01187-11" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932101v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48101" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228205v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabchoub" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abidi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224982v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce-Malblanc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deniau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00276.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225035v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00109.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52HQHK1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223084v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thiry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.08.017" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K83FP6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946328v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.03.031" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290342v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946375v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Andre-Fontaine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leclercq" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00543-09" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225041v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timoney" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni Balasuriya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00307.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJCH2VQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227908v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48040" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225052v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.164.14.437-a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767901v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223129v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hebia-Fellah" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fi&#233;ni" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Imbert-Marcille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.01.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-865B67PV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767944v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767917v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227875v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Corde" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47961" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223186v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Siliart" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2006.12.006" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STLTL0HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225213v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freymuth" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.06.019" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767975v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767959v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290350v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655727v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1040-z" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JCZJBLK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225074v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duquesne" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2006.05.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXWDKWJ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234443v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.161.17.599-a" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778314v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227866v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47838" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778424v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777946v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777982v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223198v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063870601800216" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227862v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47626" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225706v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Lindsay" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caure" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ballet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4017(02)00346-1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFXFCT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805404v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anrioud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hary" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432762v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2003.10.007" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ3TX2NQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225108v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taouji" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collobert" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gicquel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisseau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0450.2002.00590.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FRM2NG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223212v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taouji" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peyret-Lacombe" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2002.tb00637.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225124v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rossignol" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2002.tb05456.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8MT12DQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225140v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7519(01)00370-8" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFL5CD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225154v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thulliez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2001.tb00602.x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCGG20M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225133v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatagnon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Ballet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tainturier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4017(01)00544-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDGSC3VV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225159v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.39.8.2784-2787.2001" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228162v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Legendre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagnon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainturier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228173v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collobert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225119v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Takai" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Shoda" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Sasaki" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Tsubaki" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.37.10.3417-3420.1999" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228182v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baluti-Osako" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumontier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguennec" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225172v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cruz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225179v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Segond" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Macro" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise R&#233;dini" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Penfornis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1063-4584(05)80049-4" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225193v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168376v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mauviel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loyau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.1780360108" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03958030v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bonaventure" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.1041530322" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WHNJP48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343476v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04988434v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343244v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364946v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364901v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364987v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364972v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785593v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723725v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Antonijevic" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Froger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14298" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785573v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729570v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04272622v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571182v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03595972v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845717v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03607547v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374610v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.81_13495" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374585v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pomares" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Th&#233;venot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.75_13495" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03430919v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03375190v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385023v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet M. Daly" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.118_13495" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441501v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374819v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeline" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.95_13495" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764960v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375255v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.116_13495" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441519v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441484v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.ac2020.po0378" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441564v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441558v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219293v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391418v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371851v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02956032v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mign&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402980v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285546v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnier" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392929v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285532v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419286v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418937v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418894v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denys" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saulnier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plantier" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782115v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418926v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418915v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418883v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scott" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinsley" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418904v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782375v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782102v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773195v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418398v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goddard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolau" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418401v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418403v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418416v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418387v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953771v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayssat" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953778v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953718v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953494v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953721v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952662v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953727v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prowe-Davis" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Britt" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953740v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953787v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953748v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953790v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953481v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953779v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774477v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774475v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosses" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095137v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095145v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095121v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774500v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774501v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797988v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774486v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095157v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795520v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762418v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396687v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762500v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatrenet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762480v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821655v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levy" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lissens" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764977v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Freymuth" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810669v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764501v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751398v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764992v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764512v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757688v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leaut&#233;" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fieni" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757546v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751854v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guix" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tapprest" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764522v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814898v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764541v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764530v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764555v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gouarin" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227945v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desbrosse-Guyon" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Miere" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Valon" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47632" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826194v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moussu" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805453v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724174v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mercier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roche" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Carpentier" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Klewer" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724217v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duchatellier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374831v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.97_13495" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285515v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570037v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02956044v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Benamou-Smith" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285501v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756890v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812568v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782527v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782599v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oyi&#233;" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launay" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782067v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782042v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782613v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829913v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782646v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782627v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782163v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huet" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782657v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228198v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pujol" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494595v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773451v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773454v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02946345v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-pronost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2584-0933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152310053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04988434v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Antonijevic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Froger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14298" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04785593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04729570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04272622v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03595972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652286v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03375190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinsley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle de Bock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Temperton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet M. Daly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.118_13495" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03607547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Di Genova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.81_13495" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03430919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374585v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pomares" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Th&#233;venot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.75_13495" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeline" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.95_13495" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04764960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Vabret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.116_13495" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441519v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/acmi.ac2020.po0378" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391418v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fougerolle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371851v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02956032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mign&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285546v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maisonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391756v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02392929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418937v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418926v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denys" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saulnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plantier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418915v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scott" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kinsley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418904v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04782102v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goddard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418403v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayssat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953718v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Garrett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953494v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953721v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Amelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952662v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Montesso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prowe-Davis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Britt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953787v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953748v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953481v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953779v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774500v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rash" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095137v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby van Galen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095145v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774475v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosses" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774477v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774501v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04774486v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762418v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396687v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatrenet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762480v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Lissens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764501v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Freymuth" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764977v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810669v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751398v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764992v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764512v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leclercq" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757688v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hebia-Fellah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leaut&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fieni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe-Marie Imbert-Marcille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757546v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ferry" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Burger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751854v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tapprest" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764522v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814898v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqiang Zhang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni Balasuriya" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764530v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764541v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764555v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gouarin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827015v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828476v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gicquel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227945v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desbrosse-Guyon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Miere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Valon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47632" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moussu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805453v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anrioud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492367v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629360v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kleij" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raoux-Barbot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01289-8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04295396v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Saey" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Loo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gryspeerdt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasthuys" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/vdt.86337" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04142597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tessier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pomares" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Th&#233;venot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104869" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04210184v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2023.199262" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031032v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Perrin-Cocon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lotteau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01151-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03227539v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sullivan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerviel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.04.034" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03269480v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goddard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nicolau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1638/2019-0109" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03234639v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Vereecke" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Vanschandevijl" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Theuns" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00333-21" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02888514v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin-Faivre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66944-4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875094v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.m1441" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445891v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denys" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Clement" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saulnier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josson-Schramme" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2019.0071" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03079451v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24099/vet.arhiv.0790" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931047v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Daly" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030466" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02956004v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931677v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030508" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372315v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040174" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02425366v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010023" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351539v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cullinane" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100916" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167900v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.l1203" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417968v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167941v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udeni B.R. Balasuriya" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Yu Alison Lee" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Long Tsai" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Fu Tsai" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Han Shen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.12.010" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDH3XQ6T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167928v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez-Alvarez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Birand" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.010" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F64HD6V0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417897v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167907v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5040046" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02168198v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.02.003" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417993v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417973v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782055v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier d'Ablon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417988v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBJRNQT1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417954v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271579v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2016.05.068" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z3SXW2F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639517v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2015.07.003" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946740v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12244" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GPF9W0D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225911v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0588" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955764v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leblond" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levy" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953596v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953576v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953625v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953611v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953583v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955756v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950832v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tesson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.03.031" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095090v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095083v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02950839v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lekeux" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2013.10.018" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DKBZDL9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642969v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224957v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12100" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDZX9Q2X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642377v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191103v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224970v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2011.00421.x" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G229N4W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224964v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1865-1682.2011.01263.x" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMXXVPST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234532v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamache" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nasri" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643382v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223035v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferry-Abitbol" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.11.028" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223265v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Smith" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Li" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Breheny" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frank Cook" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Henney" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00135-12" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645586v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223070v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Shuck" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengchun Lu" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Young Go" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01187-11" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932101v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48101" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225035v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00109.x" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52HQHK1P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228205v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabchoub" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abidi" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04224982v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce-Malblanc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deniau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corde" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leleu" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00276.x" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223084v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle van Erck" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thiry" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.08.017" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K83FP6N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946328v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.03.031" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290342v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946375v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Andre-Fontaine" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00543-09" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225041v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cook" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Timoney" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2010.00307.x" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJCH2VQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227908v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48040" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520653v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.04.021" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767891v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225052v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.164.14.437-a" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767901v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223129v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fi&#233;ni" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2009.01.009" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-865B67PV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223147v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767944v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767917v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223186v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Siliart" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brachet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2006.12.006" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STLTL0HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225213v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freymuth" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.06.019" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227875v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Corde" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossignol" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47961" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767975v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767959v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290350v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225074v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duquesne" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2006.05.001" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXWDKWJ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04234443v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.161.17.599-a" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655727v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1040-z" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8JCZJBLK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227866v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47838" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778314v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778424v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777946v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777982v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223198v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchard" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063870601800216" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227862v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47626" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225706v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Lindsay" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caure" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Romand" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ballet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4017(02)00346-1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWFXFCT9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432762v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romand" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2003.10.007" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ3TX2NQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04805404v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hary" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225124v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rossignol" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2002.tb05456.x" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8MT12DQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225108v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Taouji" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collobert" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gicquel" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisseau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0450.2002.00590.x" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3FRM2NG5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223212v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taouji" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peyret-Lacombe" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-695X.2002.tb00637.x" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225140v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0020-7519(01)00370-8" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MBFL5CD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225154v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thulliez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2042-3306.2001.tb00602.x" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MJCGG20M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225133v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatagnon" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Ballet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tainturier" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-4017(01)00544-1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDGSC3VV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225159v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.39.8.2784-2787.2001" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228173v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collobert" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228162v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Legendre" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatagnon" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainturier" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228182v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baluti-Osako" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumontier" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguennec" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225119v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Takai" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Shoda" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Sasaki" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Tsubaki" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.37.10.3417-3420.1999" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225172v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cruz" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tang" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pujol" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225179v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Segond" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Macro" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise R&#233;dini" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Penfornis" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1063-4584(05)80049-4" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225193v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galera" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Boumediene" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04168376v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mauviel" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Loyau" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.1780360108" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03958030v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gal&#233;ra" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bonaventure" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.1041530322" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WHNJP48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724217v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duchatellier" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mercier" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Carpentier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Klewer" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724174v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roche" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374831v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.97_13495" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570037v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285515v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02956044v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Benamou-Smith" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285501v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756890v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812568v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782527v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782067v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782599v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oyi&#233;" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launay" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782042v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782613v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829913v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782646v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782627v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782163v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huet" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782657v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228198v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pujol" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04494595v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773451v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773454v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02946345v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>