--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -518,165 +518,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code du sport et moniteurs de ski Britanniques, une relation tourmentée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rapha Stéphane</w:t>
+                <w:t xml:space="preserve">Que la montagne est belle ... et disputée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48, pp.70-80</w:t>
+              <w:t xml:space="preserve">Les Petites affiches, La Loi [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945925v1</w:t>
+                <w:t xml:space="preserve">hal-05494930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que la montagne est belle ... et disputée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rapha</w:t>
+                <w:t xml:space="preserve">Code du sport et moniteurs de ski Britanniques, une relation tourmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapha Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Petites affiches, La Loi [Titre actuel : Petites affiches]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 155, pp.7-11</w:t>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.70-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494930v1</w:t>
+                <w:t xml:space="preserve">hal-04945925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession d’éducateur sportif à l’épreuve de l’Europe</w:t>
               </w:r>
@@ -725,260 +725,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of regulated professions in the field of sport in France: between specificity ans anachronism</w:t>
+                <w:t xml:space="preserve">De la sécurité physique des pratiquants à l’insécurité juridique des professionnels (2ème partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapha Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sports Law Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1-2), pp.160-171</w:t>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945948v1</w:t>
+                <w:t xml:space="preserve">hal-04945979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sécurité physique des pratiquants à l’insécurité juridique des professionnels (1ère partie)</w:t>
+                <w:t xml:space="preserve">The control of regulated professions in the field of sport in France: between specificity ans anachronism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapha Stéphane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 150, pp.36-41</w:t>
+              <w:t xml:space="preserve">International Sports Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1-2), pp.160-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945962v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sécurité physique des pratiquants à l’insécurité juridique des professionnels (2ème partie)</w:t>
+                <w:t xml:space="preserve">De la sécurité physique des pratiquants à l’insécurité juridique des professionnels (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapha Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 150, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945979v1</w:t>
+                <w:t xml:space="preserve">hal-04945962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -990,303 +990,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos introductifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ordres professionnels sportifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes dates et grandes figures du sport - Réflexions plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDETCOM; IRDEIC; CRESCO, Sep 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Colloque « Sport, Ordre(s) et Désordre(s) : réflexions plurielles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952711v1</w:t>
+                <w:t xml:space="preserve">hal-05371294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Se souvenir de rien et être dans la mémoire collective : rugby pro, préservation de la santé et droit du travail sportif »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, TOULOUSE (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Grandes dates et grandes figures du sport - Réflexions plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDETCOM; IRDEIC; CRESCO, Sep 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413690v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ordres professionnels sportifs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">« Se souvenir de rien et être dans la mémoire collective : rugby pro, préservation de la santé et droit du travail sportif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Sport, Ordre(s) et Désordre(s) : réflexions plurielles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, TOULOUSE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371294v1</w:t>
+                <w:t xml:space="preserve">hal-05413690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux visages du dirigeant et des clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs et valeurs du sport : réflexions plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du droit de l'espace, des territoires, de la culture et de la communication - IDETCOM; Institut de recherche en droit européen, international et comparé - IRDEIC, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1324,51 +1324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux visages du dirigeants et des clubs : l'exemple du rugby pro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Acteurs et Valeurs du sport : réflexions plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Capitole Faculté de Droit, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1387,178 +1387,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fête et la faute : les injonctions paradoxales de la profession de rugbyman</w:t>
+                <w:t xml:space="preserve">Méthode de la recherche en droit du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+              <w:t xml:space="preserve">Enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950734v1</w:t>
+                <w:t xml:space="preserve">hal-04952586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de la recherche en droit du sport</w:t>
+                <w:t xml:space="preserve">La fête et la faute : les injonctions paradoxales de la profession de rugbyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux des jeux</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952586v1</w:t>
+                <w:t xml:space="preserve">hal-04950734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1709,51 +1709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statuts juridiques des clubs de rugby professionnel français et visages des dirigeants sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapha Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs et valeurs du sport - Réflexions plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de l'Université Toulouse Capitole, pp.27-35, 2024, 978-2-36170-293-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2040,51 +2040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8910DB16"/>
+    <w:nsid w:val="61CD8330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2271,51 +2271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-rapha" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4795-4919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha St&#233;phane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rapha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU10035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-rapha" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4795-4919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha St&#233;phane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rapha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU10035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>