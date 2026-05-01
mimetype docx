--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -518,165 +518,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que la montagne est belle ... et disputée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rapha</w:t>
+                <w:t xml:space="preserve">Code du sport et moniteurs de ski Britanniques, une relation tourmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapha Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Petites affiches, La Loi [Titre actuel : Petites affiches]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 155, pp.7-11</w:t>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.70-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494930v1</w:t>
+                <w:t xml:space="preserve">hal-04945925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code du sport et moniteurs de ski Britanniques, une relation tourmentée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rapha Stéphane</w:t>
+                <w:t xml:space="preserve">Que la montagne est belle ... et disputée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48, pp.70-80</w:t>
+              <w:t xml:space="preserve">Les Petites affiches, La Loi [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945925v1</w:t>
+                <w:t xml:space="preserve">hal-05494930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La profession d’éducateur sportif à l’épreuve de l’Europe</w:t>
               </w:r>
@@ -725,260 +725,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sécurité physique des pratiquants à l’insécurité juridique des professionnels (2ème partie)</w:t>
+                <w:t xml:space="preserve">The control of regulated professions in the field of sport in France: between specificity ans anachronism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapha Stéphane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 150, pp.36-41</w:t>
+              <w:t xml:space="preserve">International Sports Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1-2), pp.160-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945979v1</w:t>
+                <w:t xml:space="preserve">hal-04945948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of regulated professions in the field of sport in France: between specificity ans anachronism</w:t>
+                <w:t xml:space="preserve">De la sécurité physique des pratiquants à l’insécurité juridique des professionnels (1ère partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapha Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sports Law Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (1-2), pp.160-171</w:t>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 150, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945948v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sécurité physique des pratiquants à l’insécurité juridique des professionnels (1ère partie)</w:t>
+                <w:t xml:space="preserve">De la sécurité physique des pratiquants à l’insécurité juridique des professionnels (2ème partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapha Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Auneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 150, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945962v1</w:t>
+                <w:t xml:space="preserve">hal-04945979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -990,303 +990,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ordres professionnels sportifs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Sport, Ordre(s) et Désordre(s) : réflexions plurielles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Grandes dates et grandes figures du sport - Réflexions plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDETCOM; IRDEIC; CRESCO, Sep 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371294v1</w:t>
+                <w:t xml:space="preserve">hal-04952711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos introductifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Se souvenir de rien et être dans la mémoire collective : rugby pro, préservation de la santé et droit du travail sportif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes dates et grandes figures du sport - Réflexions plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDETCOM; IRDEIC; CRESCO, Sep 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, TOULOUSE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952711v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Se souvenir de rien et être dans la mémoire collective : rugby pro, préservation de la santé et droit du travail sportif »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les ordres professionnels sportifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Dec 2025, TOULOUSE (FRANCE), France</w:t>
+              <w:t xml:space="preserve">Colloque « Sport, Ordre(s) et Désordre(s) : réflexions plurielles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413690v1</w:t>
+                <w:t xml:space="preserve">hal-05371294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux visages du dirigeant et des clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs et valeurs du sport : réflexions plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du droit de l'espace, des territoires, de la culture et de la communication - IDETCOM; Institut de recherche en droit européen, international et comparé - IRDEIC, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1324,51 +1324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux visages du dirigeants et des clubs : l'exemple du rugby pro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Acteurs et Valeurs du sport : réflexions plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Capitole Faculté de Droit, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1387,178 +1387,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de la recherche en droit du sport</w:t>
+                <w:t xml:space="preserve">La fête et la faute : les injonctions paradoxales de la profession de rugbyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux des jeux</w:t>
+              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952586v1</w:t>
+                <w:t xml:space="preserve">hal-04950734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fête et la faute : les injonctions paradoxales de la profession de rugbyman</w:t>
+                <w:t xml:space="preserve">Méthode de la recherche en droit du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rapha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des jeux</w:t>
+              <w:t xml:space="preserve">Enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950734v1</w:t>
+                <w:t xml:space="preserve">hal-04952586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1709,51 +1709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statuts juridiques des clubs de rugby professionnel français et visages des dirigeants sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapha Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs et valeurs du sport - Réflexions plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de l'Université Toulouse Capitole, pp.27-35, 2024, 978-2-36170-293-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2040,51 +2040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61CD8330"/>
+    <w:nsid w:val="EC06CCB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2271,51 +2271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-rapha" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4795-4919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha St&#233;phane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rapha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945925v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU10035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-rapha" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4795-4919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952647v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha St&#233;phane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946183v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rapha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945948v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charlot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946216v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946122v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04950725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU10035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>