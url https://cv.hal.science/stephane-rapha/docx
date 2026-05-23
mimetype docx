--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2040,51 +2040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC06CCB9"/>
+    <w:nsid w:val="32208B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>