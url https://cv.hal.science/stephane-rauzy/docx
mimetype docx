--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane RAUZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche (IR, CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Language</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université & CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13100 Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité principale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité principale consiste à concevoir et à développer des outils pour le traitement et l'analyse automatique des langues naturelles. Mon domaine d'expertise comprend la modélisation des phénomènes linguistiques complexes. Dans la plupart des cas, il s'agit de modéliser des jeux de données linguistiques de taille modeste pour lesquels une approche &amp;quot;Big Data&amp;quot; et &amp;quot;Deep Learning&amp;quot; n'est pas envisageable. La particularité de mon approche consiste à proposer, en collaboration avec l'expert linguiste, des modèles qui incluent de façon optimale l’information pertinente et les connaissances linguistiques disponibles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2564615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic tool to annotate smile intensities in conversational face-to-face interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21 (Issue 2-3), pp.320-364. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.22012.rau⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1062342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarsaTag software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HMAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic, perceptual and clinical correlates of speech and voice in isolated dystonia: Preliminary findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron‐delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson‐clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.12661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Mind in Alzheimer Disease: Evidence of Authentic Impairment During Social Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Patterns of Theory of Mind Impairment in Mild Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martinez-Almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 45, pp.581-597. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-143021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-interruptions et disfluences en français parlé dans quatre corpus du CID.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français parlé, 29, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowing Down the Presentation of Facial and Body Movements Enhances Imitation Performance by Children with Severe Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (8), pp.983-996. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-010-1123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des difficultés de traitement des informations visuelles et auditives rapides dans le cadre de l’évaluation diagnostique de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.133 -141. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754509001153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la communication : La Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et imitation du mouvement dans l'autisme : une question de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (60), pp.140-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moteur de prédiction de mots de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probabilistic modelling of the form ~ function articulation for prosodic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (4), pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : Un système d'aide à la communication pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Internal Dynamics and the Shapes of Galaxy Clusters: Virgo Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method for measuring the Hubble parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gribbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (3), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/J.1365-8711.2001.04377.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple tool for assessing the completeness in apparent magnitude of magnitude-redshift samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test for assessing the goodness-of-fit of luminosity function models to magnitude-redshift data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenton d'Mellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 328 (4), pp.1016 - 1026. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04864.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method for fitting peculiar velocity field models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 316 (3), pp.621-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster luminosity function and n$^{th}$ ranked magnitude as a distance indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 337, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the motion of the Local Group and its substructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 298 (1), pp.114-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the local universe. VIII. Normalized distances as a tool for Malmquist bias corrections and application to the study of peculiar velocities in the direction of the Perseus-Pisces and the Great Attractor regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouguenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 340, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the 3D velocity reconstruction of clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40, pp.473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Tully-Fisher relation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 125, pp.255-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tully-Fisher relation : Correspondence between the Inverse and Direct approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determination of $H_0$ by using the TF relation : About particular selection effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachièze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 309, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between the Inverse and the Direct Tully-Fisher relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Letters and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31, pp.269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of inhomogeneous data with application to the cosmic velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (4), pp.765 - 782. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/11/4/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Malmquist bias in the determination of $H_{0}$ and of distances of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of cosmic velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 273, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting non-Hubble velocity fields in the universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 256 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is evolution of radio sources necessary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 158 (6-7), pp.282 - 290. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(91)90982-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences avancées de théorie de l’esprit au cours de l’adolescence : Evaluation en situation de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque international du RIPSYDEVE, Psychologie du développement et de l'éducation: Grandir dans une société en transitions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION (ICMI ’23 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of the Smiling Synchrony in the Conversational Face-to-face Interaction Corpus PACO-CHEESE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SmiLa, Language Resources and Evaluation Conference, LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile change and topic change: links between these two actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Gesture Studies - ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83527-9_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level classification for dialogue act recognition in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACO : A corpus to analyze the impact of common ground in spontaneous face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAD: A tool for automatically annotating the smile intensity along a video record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRC2020, 10th Humour Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Commerce, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of facial actions from a video record: The case of eyebrows raising and frowning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Affects, Compagnons Artificiels et Interactions", WACAI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magalie Ochs, Jun 2018, Porquerolles, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaGram: an Excursion in the Forests of Parsing Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie automatique des langues à partir de treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.232-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv, a Backcover Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Warsaw, Poland. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau treebank à partir de quatrièmes de couverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.480-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'Esprit dans le Mild Cognitive Impairment : différents profils pour différents devenirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.24-25, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2014.01.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaTag, a tagger for French written texts and speech transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Pacific Corpus linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution of mental states during conversation in schizophrenia: Features of poor mentalisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Schizophrenia International Research Conference 4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing syntactic chunks for marking disfluent speech in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pallaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Workshop on Disfluency in Spontaneous Speech (Diss)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement du FTB : un treebank hybride constituants/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and processing difficulty models. A pilot study for eye-tracking data on the French Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Eye-tracking and Natural Language Processing at The 24th International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listener's responses during storytelling in French Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Feedback Behaviors in Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Stevenson, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and Treebank Enrichment with Constraint-Based Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring speakers' similarity in speech by means of prosodic cues: methods and potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamics of mimicry by means of prosodic cues in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Oertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Linguistic Difficulty by Means of a Morpho-Syntactic Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Singapore, Singapore. pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody in a corpus of French spontaneous speech: perception, annotation and prosody ~ syntax interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les outils du LPL pour l'analyse syntaxique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA "Quels analyseurs syntaxiques pour le français ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Prediction of Topic Changes Through Automatic Detection of Register variations and Pause Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the phonetic pitch movement of the accentual phrase in Korean read speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyongsil Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campaninas, Brazil. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des grammaires probabilistes dans les tâches de segmentation et d'annotation prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l'étiquetage sur le chunking: une corrélation dépendant de la taille des chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AANVIS project: towards the automatic multilingual analysis of non-verbal information in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saandia Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chentir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyongsil Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 Satellite Meeting, Workshop on Intonational Phonology : Understudied or Fieldwork Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de reformulation iconique de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.519-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souris et claviers virtuels pour le contrôle alternatif de l'environnement informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH (Accessibilité et systèmes de suppléance aux personnes en situations de handicaps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of probabilistic grammars in speech annotation and segmentation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscow, Russia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de communication iconique : Reformulation avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRATH, Handicap 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : un outil de communication et de rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Scientifique International des Orthophonistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de contrôle pour l'analyse en Grammaires de Propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Technique for Estimating Cosmological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Cosmological Data and the Values of the Fundamental Parameters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Manchester, United Kingdom. pp.467, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0074180900216707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : Un système de communication alternative évolutif et réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic resources and cognitive aspects in alternative communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Method for Measuring the Hubble Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Flows Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Victoria B. C., Canada. pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn from 1. 2Jy IRAS Fluxes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Flows Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Victoria B.C., Canada. pp.274-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of the Substructures and the Bulk Flow of the Local Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 192, The Stellar Content of Local Group Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cape Town, South Africa. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical distance indicator for spiral galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Persic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Galaxies to Galaxy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sesto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of cosmic velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic velocity fields IAP 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures and laughter as a resource for negotiating humor in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactional Humor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.131-168, 2023, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110983128-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bellot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle, assistée et personnalisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, pp.57-72, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.1-11, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lofaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de l'Institut Garches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frison Roche, pp.82-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lexique syntaxique des verbes du français : VfrLPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de Tully-Fisher : Calibration dans le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution et de la cinématique des galaxies dans l'univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Aix-Marseille II, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01705311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do young adolescents draw on common ground like adults?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial 2025 – Bialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld (Germany), Germany. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane RAUZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche (IR, CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Language</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université & CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13100 Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité principale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité principale consiste à concevoir et à développer des outils pour le traitement et l'analyse automatique des langues naturelles. Mon domaine d'expertise comprend la modélisation des phénomènes linguistiques complexes. Dans la plupart des cas, il s'agit de modéliser des jeux de données linguistiques de taille modeste pour lesquels une approche &amp;quot;Big Data&amp;quot; et &amp;quot;Deep Learning&amp;quot; n'est pas envisageable. La particularité de mon approche consiste à proposer, en collaboration avec l'expert linguiste, des modèles qui incluent de façon optimale l’information pertinente et les connaissances linguistiques disponibles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2564615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1062342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic tool to annotate smile intensities in conversational face-to-face interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21 (Issue 2-3), pp.320-364. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.22012.rau⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarsaTag software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HMAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic, perceptual and clinical correlates of speech and voice in isolated dystonia: Preliminary findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron‐delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson‐clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.12661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Mind in Alzheimer Disease: Evidence of Authentic Impairment During Social Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Patterns of Theory of Mind Impairment in Mild Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martinez-Almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 45, pp.581-597. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-143021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-interruptions et disfluences en français parlé dans quatre corpus du CID.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français parlé, 29, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowing Down the Presentation of Facial and Body Movements Enhances Imitation Performance by Children with Severe Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (8), pp.983-996. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-010-1123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des difficultés de traitement des informations visuelles et auditives rapides dans le cadre de l’évaluation diagnostique de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.133 -141. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754509001153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la communication : La Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et imitation du mouvement dans l'autisme : une question de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (60), pp.140-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moteur de prédiction de mots de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probabilistic modelling of the form ~ function articulation for prosodic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (4), pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : Un système d'aide à la communication pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Internal Dynamics and the Shapes of Galaxy Clusters: Virgo Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test for assessing the goodness-of-fit of luminosity function models to magnitude-redshift data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenton d'Mellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 328 (4), pp.1016 - 1026. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04864.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method for measuring the Hubble parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gribbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (3), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/J.1365-8711.2001.04377.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple tool for assessing the completeness in apparent magnitude of magnitude-redshift samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method for fitting peculiar velocity field models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 316 (3), pp.621-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the motion of the Local Group and its substructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 298 (1), pp.114-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster luminosity function and n$^{th}$ ranked magnitude as a distance indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 337, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the local universe. VIII. Normalized distances as a tool for Malmquist bias corrections and application to the study of peculiar velocities in the direction of the Perseus-Pisces and the Great Attractor regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouguenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 340, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Tully-Fisher relation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 125, pp.255-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the 3D velocity reconstruction of clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40, pp.473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tully-Fisher relation : Correspondence between the Inverse and Direct approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determination of $H_0$ by using the TF relation : About particular selection effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachièze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 309, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of inhomogeneous data with application to the cosmic velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (4), pp.765 - 782. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/11/4/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between the Inverse and the Direct Tully-Fisher relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Letters and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31, pp.269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Malmquist bias in the determination of $H_{0}$ and of distances of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of cosmic velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 273, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting non-Hubble velocity fields in the universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 256 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is evolution of radio sources necessary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 158 (6-7), pp.282 - 290. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(91)90982-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences avancées de théorie de l’esprit au cours de l’adolescence : Evaluation en situation de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque international du RIPSYDEVE, Psychologie du développement et de l'éducation: Grandir dans une société en transitions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION (ICMI ’23 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile change and topic change: links between these two actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Gesture Studies - ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of the Smiling Synchrony in the Conversational Face-to-face Interaction Corpus PACO-CHEESE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SmiLa, Language Resources and Evaluation Conference, LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83527-9_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level classification for dialogue act recognition in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAD: A tool for automatically annotating the smile intensity along a video record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRC2020, 10th Humour Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Commerce, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACO : A corpus to analyze the impact of common ground in spontaneous face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of facial actions from a video record: The case of eyebrows raising and frowning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Affects, Compagnons Artificiels et Interactions", WACAI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magalie Ochs, Jun 2018, Porquerolles, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaGram: an Excursion in the Forests of Parsing Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau treebank à partir de quatrièmes de couverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.480-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv, a Backcover Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Warsaw, Poland. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie automatique des langues à partir de treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.232-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'Esprit dans le Mild Cognitive Impairment : différents profils pour différents devenirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.24-25, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2014.01.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaTag, a tagger for French written texts and speech transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Pacific Corpus linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution of mental states during conversation in schizophrenia: Features of poor mentalisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Schizophrenia International Research Conference 4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing syntactic chunks for marking disfluent speech in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pallaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Workshop on Disfluency in Spontaneous Speech (Diss)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement du FTB : un treebank hybride constituants/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and processing difficulty models. A pilot study for eye-tracking data on the French Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Eye-tracking and Natural Language Processing at The 24th International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listener's responses during storytelling in French Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Feedback Behaviors in Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Stevenson, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and Treebank Enrichment with Constraint-Based Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring speakers' similarity in speech by means of prosodic cues: methods and potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamics of mimicry by means of prosodic cues in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Oertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Linguistic Difficulty by Means of a Morpho-Syntactic Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Singapore, Singapore. pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody in a corpus of French spontaneous speech: perception, annotation and prosody ~ syntax interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les outils du LPL pour l'analyse syntaxique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA "Quels analyseurs syntaxiques pour le français ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Prediction of Topic Changes Through Automatic Detection of Register variations and Pause Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des grammaires probabilistes dans les tâches de segmentation et d'annotation prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the phonetic pitch movement of the accentual phrase in Korean read speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyongsil Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campaninas, Brazil. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l'étiquetage sur le chunking: une corrélation dépendant de la taille des chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de reformulation iconique de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.519-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AANVIS project: towards the automatic multilingual analysis of non-verbal information in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saandia Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chentir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyongsil Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 Satellite Meeting, Workshop on Intonational Phonology : Understudied or Fieldwork Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souris et claviers virtuels pour le contrôle alternatif de l'environnement informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH (Accessibilité et systèmes de suppléance aux personnes en situations de handicaps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of probabilistic grammars in speech annotation and segmentation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscow, Russia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de contrôle pour l'analyse en Grammaires de Propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : un outil de communication et de rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Scientifique International des Orthophonistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de communication iconique : Reformulation avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRATH, Handicap 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Technique for Estimating Cosmological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Cosmological Data and the Values of the Fundamental Parameters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Manchester, United Kingdom. pp.467, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0074180900216707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : Un système de communication alternative évolutif et réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic resources and cognitive aspects in alternative communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Method for Measuring the Hubble Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Flows Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Victoria B. C., Canada. pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn from 1. 2Jy IRAS Fluxes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Flows Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Victoria B.C., Canada. pp.274-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of the Substructures and the Bulk Flow of the Local Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 192, The Stellar Content of Local Group Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cape Town, South Africa. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical distance indicator for spiral galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Persic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Galaxies to Galaxy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sesto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of cosmic velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic velocity fields IAP 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures and laughter as a resource for negotiating humor in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactional Humor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.131-168, 2023, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110983128-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bellot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle, assistée et personnalisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, pp.57-72, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.1-11, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lofaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de l'Institut Garches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frison Roche, pp.82-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lexique syntaxique des verbes du français : VfrLPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de Tully-Fisher : Calibration dans le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution et de la cinématique des galaxies dans l'univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Aix-Marseille II, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01705311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do young adolescents draw on common ground like adults?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial 2025 – Bialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld (Germany), Germany. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194987v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.22012.rau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000220" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonnefoi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-143021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lain&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1123-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754509001153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellengier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Gurzadyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hendry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Goodwin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gribbin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/J.1365-8711.2001.04377.X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04078.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Hendry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton d'Mellow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04864.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theureau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguenheim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704176v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Henriksen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/11/4/010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(91)90982-E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH060F54-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654619v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gregoire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529371v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769684v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498941v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498946v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.092" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500736v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510671v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Oertel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Campbell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285529v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyongsil Cho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285643v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chentir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173546v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142431v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Bianco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0074180900216707" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142949v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433086v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110983128-006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705311v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Retournard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.22012.rau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000220" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonnefoi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-143021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lain&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1123-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754509001153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellengier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Gurzadyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Hendry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton d'Mellow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04864.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hendry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Goodwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gribbin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/J.1365-8711.2001.04377.X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04078.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theureau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguenheim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Henriksen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/11/4/010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(91)90982-E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH060F54-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gregoire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769684v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.092" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Oertel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Campbell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyongsil Cho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chentir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Bianco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0074180900216707" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142949v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433086v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110983128-006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705311v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Retournard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>