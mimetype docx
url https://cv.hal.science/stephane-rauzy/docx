--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane RAUZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche (IR, CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Language</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université & CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13100 Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité principale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité principale consiste à concevoir et à développer des outils pour le traitement et l'analyse automatique des langues naturelles. Mon domaine d'expertise comprend la modélisation des phénomènes linguistiques complexes. Dans la plupart des cas, il s'agit de modéliser des jeux de données linguistiques de taille modeste pour lesquels une approche &amp;quot;Big Data&amp;quot; et &amp;quot;Deep Learning&amp;quot; n'est pas envisageable. La particularité de mon approche consiste à proposer, en collaboration avec l'expert linguiste, des modèles qui incluent de façon optimale l’information pertinente et les connaissances linguistiques disponibles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2564615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1062342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic tool to annotate smile intensities in conversational face-to-face interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21 (Issue 2-3), pp.320-364. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.22012.rau⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarsaTag software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HMAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic, perceptual and clinical correlates of speech and voice in isolated dystonia: Preliminary findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron‐delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson‐clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.12661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Mind in Alzheimer Disease: Evidence of Authentic Impairment During Social Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Patterns of Theory of Mind Impairment in Mild Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martinez-Almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 45, pp.581-597. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-143021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-interruptions et disfluences en français parlé dans quatre corpus du CID.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français parlé, 29, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowing Down the Presentation of Facial and Body Movements Enhances Imitation Performance by Children with Severe Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (8), pp.983-996. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-010-1123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des difficultés de traitement des informations visuelles et auditives rapides dans le cadre de l’évaluation diagnostique de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.133 -141. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754509001153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la communication : La Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et imitation du mouvement dans l'autisme : une question de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (60), pp.140-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moteur de prédiction de mots de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probabilistic modelling of the form ~ function articulation for prosodic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (4), pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : Un système d'aide à la communication pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Internal Dynamics and the Shapes of Galaxy Clusters: Virgo Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test for assessing the goodness-of-fit of luminosity function models to magnitude-redshift data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenton d'Mellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 328 (4), pp.1016 - 1026. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04864.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method for measuring the Hubble parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gribbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (3), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/J.1365-8711.2001.04377.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple tool for assessing the completeness in apparent magnitude of magnitude-redshift samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method for fitting peculiar velocity field models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 316 (3), pp.621-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the motion of the Local Group and its substructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 298 (1), pp.114-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster luminosity function and n$^{th}$ ranked magnitude as a distance indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 337, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the local universe. VIII. Normalized distances as a tool for Malmquist bias corrections and application to the study of peculiar velocities in the direction of the Perseus-Pisces and the Great Attractor regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouguenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 340, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Tully-Fisher relation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 125, pp.255-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the 3D velocity reconstruction of clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40, pp.473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tully-Fisher relation : Correspondence between the Inverse and Direct approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determination of $H_0$ by using the TF relation : About particular selection effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachièze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 309, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of inhomogeneous data with application to the cosmic velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (4), pp.765 - 782. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/11/4/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between the Inverse and the Direct Tully-Fisher relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Letters and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31, pp.269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Malmquist bias in the determination of $H_{0}$ and of distances of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of cosmic velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 273, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting non-Hubble velocity fields in the universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 256 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is evolution of radio sources necessary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 158 (6-7), pp.282 - 290. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(91)90982-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences avancées de théorie de l’esprit au cours de l’adolescence : Evaluation en situation de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque international du RIPSYDEVE, Psychologie du développement et de l'éducation: Grandir dans une société en transitions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION (ICMI ’23 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile change and topic change: links between these two actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Gesture Studies - ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of the Smiling Synchrony in the Conversational Face-to-face Interaction Corpus PACO-CHEESE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SmiLa, Language Resources and Evaluation Conference, LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83527-9_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level classification for dialogue act recognition in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAD: A tool for automatically annotating the smile intensity along a video record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRC2020, 10th Humour Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Commerce, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACO : A corpus to analyze the impact of common ground in spontaneous face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of facial actions from a video record: The case of eyebrows raising and frowning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Affects, Compagnons Artificiels et Interactions", WACAI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magalie Ochs, Jun 2018, Porquerolles, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaGram: an Excursion in the Forests of Parsing Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau treebank à partir de quatrièmes de couverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.480-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv, a Backcover Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Warsaw, Poland. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie automatique des langues à partir de treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.232-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'Esprit dans le Mild Cognitive Impairment : différents profils pour différents devenirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.24-25, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2014.01.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaTag, a tagger for French written texts and speech transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Pacific Corpus linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution of mental states during conversation in schizophrenia: Features of poor mentalisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Schizophrenia International Research Conference 4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing syntactic chunks for marking disfluent speech in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pallaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Workshop on Disfluency in Spontaneous Speech (Diss)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement du FTB : un treebank hybride constituants/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and processing difficulty models. A pilot study for eye-tracking data on the French Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Eye-tracking and Natural Language Processing at The 24th International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listener's responses during storytelling in French Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Feedback Behaviors in Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Stevenson, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and Treebank Enrichment with Constraint-Based Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring speakers' similarity in speech by means of prosodic cues: methods and potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamics of mimicry by means of prosodic cues in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Oertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Linguistic Difficulty by Means of a Morpho-Syntactic Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Singapore, Singapore. pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody in a corpus of French spontaneous speech: perception, annotation and prosody ~ syntax interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les outils du LPL pour l'analyse syntaxique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA "Quels analyseurs syntaxiques pour le français ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Prediction of Topic Changes Through Automatic Detection of Register variations and Pause Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des grammaires probabilistes dans les tâches de segmentation et d'annotation prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the phonetic pitch movement of the accentual phrase in Korean read speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyongsil Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campaninas, Brazil. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l'étiquetage sur le chunking: une corrélation dépendant de la taille des chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de reformulation iconique de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.519-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AANVIS project: towards the automatic multilingual analysis of non-verbal information in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saandia Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chentir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyongsil Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 Satellite Meeting, Workshop on Intonational Phonology : Understudied or Fieldwork Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souris et claviers virtuels pour le contrôle alternatif de l'environnement informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH (Accessibilité et systèmes de suppléance aux personnes en situations de handicaps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of probabilistic grammars in speech annotation and segmentation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscow, Russia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de contrôle pour l'analyse en Grammaires de Propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : un outil de communication et de rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Scientifique International des Orthophonistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de communication iconique : Reformulation avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRATH, Handicap 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Technique for Estimating Cosmological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Cosmological Data and the Values of the Fundamental Parameters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Manchester, United Kingdom. pp.467, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0074180900216707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : Un système de communication alternative évolutif et réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic resources and cognitive aspects in alternative communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Method for Measuring the Hubble Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Flows Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Victoria B. C., Canada. pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn from 1. 2Jy IRAS Fluxes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Flows Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Victoria B.C., Canada. pp.274-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of the Substructures and the Bulk Flow of the Local Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 192, The Stellar Content of Local Group Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cape Town, South Africa. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical distance indicator for spiral galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Persic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Galaxies to Galaxy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sesto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of cosmic velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic velocity fields IAP 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures and laughter as a resource for negotiating humor in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactional Humor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.131-168, 2023, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110983128-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bellot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle, assistée et personnalisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, pp.57-72, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.1-11, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lofaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de l'Institut Garches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frison Roche, pp.82-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lexique syntaxique des verbes du français : VfrLPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de Tully-Fisher : Calibration dans le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution et de la cinématique des galaxies dans l'univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Aix-Marseille II, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01705311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do young adolescents draw on common ground like adults?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial 2025 – Bialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld (Germany), Germany. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane RAUZY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur de Recherche (IR, CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Parole et Language</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université & CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13100 Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activité principale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon activité principale consiste à concevoir et à développer des outils pour le traitement et l'analyse automatique des langues naturelles. Mon domaine d'expertise comprend la modélisation des phénomènes linguistiques complexes. Dans la plupart des cas, il s'agit de modéliser des jeux de données linguistiques de taille modeste pour lesquels une approche &amp;quot;Big Data&amp;quot; et &amp;quot;Deep Learning&amp;quot; n'est pas envisageable. La particularité de mon approche consiste à proposer, en collaboration avec l'expert linguiste, des modèles qui incluent de façon optimale l’information pertinente et les connaissances linguistiques disponibles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An underexplored use of connector “mais” in French conversation: discursive and prosodic correlates of the overbid use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0163853X.2025.2564615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the nuances of reduction in conversational speech: lexicalized and non-lexicalized reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.103268. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is your feedback perceived? An experimental study of anticipated and delayed conversational feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JASA Express Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (7), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0026448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal model for predicting feedback position and type during conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 159, pp.103066. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2024.103066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal approach for modeling engagement in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pellet-Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1062342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic tool to annotate smile intensities in conversational face-to-face interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume 21 (Issue 2-3), pp.320-364. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/gest.22012.rau⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HMAD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MarsaTag software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic, perceptual and clinical correlates of speech and voice in isolated dystonia: Preliminary findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Véron‐delor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Atkinson‐clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1460-6984.12661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Mind in Alzheimer Disease: Evidence of Authentic Impairment During Social Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (3), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/neu0000220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Patterns of Theory of Mind Impairment in Mild Cognitive Impairment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martinez-Almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 45, pp.581-597. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-143021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-interruptions et disfluences en français parlé dans quatre corpus du CID.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le français parlé, 29, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slowing Down the Presentation of Facial and Body Movements Enhances Imitation Performance by Children with Severe Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (8), pp.983-996. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-010-1123-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation, édition et exploitation de données multimodales : le cas des backchannels du corpus CID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.183-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des difficultés de traitement des informations visuelles et auditives rapides dans le cadre de l’évaluation diagnostique de l’autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.133 -141. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754509001153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la communication : La Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et imitation du mouvement dans l'autisme : une question de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gepner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (60), pp.140-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data - Annotation et Exploitation Multimodale de Parole Conversationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (3), pp.105-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le moteur de prédiction de mots de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (2), pp.47-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the probabilistic modelling of the form ~ function articulation for prosodic phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques et Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 180 (4), pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CID - Corpus of Interactional Data -: protocoles, conventions, annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.25-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : Un système d'aide à la communication pour personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux interdisciplinaires du Laboratoire Parole et Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the Internal Dynamics and the Shapes of Galaxy Clusters: Virgo Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A test for assessing the goodness-of-fit of luminosity function models to magnitude-redshift data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenton d'Mellow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 328 (4), pp.1016 - 1026. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04864.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method for measuring the Hubble parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gribbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (3), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/J.1365-8711.2001.04377.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple tool for assessing the completeness in apparent magnitude of magnitude-redshift samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324 (1), pp.51-56. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04078.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust method for fitting peculiar velocity field models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 316 (3), pp.621-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the motion of the Local Group and its substructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 298 (1), pp.114-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster luminosity function and n$^{th}$ ranked magnitude as a distance indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 337, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics of the local universe. VIII. Normalized distances as a tool for Malmquist bias corrections and application to the study of peculiar velocities in the direction of the Perseus-Pisces and the Great Attractor regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Theureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouguenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 340, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Tully-Fisher relation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics Supplement Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 125, pp.255-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the 3D velocity reconstruction of clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40, pp.473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tully-Fisher relation : Correspondence between the Inverse and Direct approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 307, pp.726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determination of $H_0$ by using the TF relation : About particular selection effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachièze-Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 309, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between the Inverse and the Direct Tully-Fisher relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophysical Letters and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31, pp.269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of inhomogeneous data with application to the cosmic velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 11 (4), pp.765 - 782. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0266-5611/11/4/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the Malmquist bias in the determination of $H_{0}$ and of distances of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 289, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of cosmic velocity fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 273, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting non-Hubble velocity fields in the universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lachieze-Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. N. Henriksen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 256 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is evolution of radio sources necessary?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Triay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 158 (6-7), pp.282 - 290. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0375-9601(91)90982-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal density characterises the scope of the overbid use of connector &amp;quot;mais&amp;quot; in French conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kolenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, Jul 2024, Leiden (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences avancées de théorie de l’esprit au cours de l’adolescence : Evaluation en situation de conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque international du RIPSYDEVE, Psychologie du développement et de l'éducation: Grandir dans une société en transitions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distracted Ear: How Listeners Shape Conversational Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech reduction: position within French prosodic structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kübra Bodur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James German</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.117-121, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2023-1651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMYLE: A new multimodal resource of talk-in-interaction including neuro-physiological signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthis Houlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Legou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION (ICMI ’23 Companion)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3610661.3616188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Measure of the Smiling Synchrony in the Conversational Face-to-face Interaction Corpus PACO-CHEESE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop SmiLa, Language Resources and Evaluation Conference, LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smile change and topic change: links between these two actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Gesture Studies - ISGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you Smiling When I am Speaking?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Smiling and Laughter across Contexts and the Life-span Workshop @LREC2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal Model for Predicting Conversational Feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Text, Speech, and Dialogue (TSD )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Olomouc, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83527-9_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Disfluencies Contribution to Discourse-Prosody Mismatches in French Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Workshop on Disfluency in Spontaneous Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated model for predicting backchannel feedbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Intelligent Virtual Agents (IVA '20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACO : A corpus to analyze the impact of common ground in spontaneous face-to-face interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMAD: A tool for automatically annotating the smile intensity along a video record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Amoyal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRC2020, 10th Humour Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Commerce, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-level classification for dialogue act recognition in task-oriented dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massina Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Oufaida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset for Studying Idiom Processing with EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deirdre Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Pattamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Neuro-Cognitive Resources (LiNCR), LREC 2018 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic annotation of facial actions from a video record: The case of eyebrows raising and frowning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Affects, Compagnons Artificiels et Interactions", WACAI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Magalie Ochs, Jun 2018, Porquerolles, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaGram: an Excursion in the Forests of Parsing Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv: A New Treebank for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Language Resources and Evaluation Conference (LREC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portorož, Slovenia. pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie automatique des langues à partir de treebanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.232-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un nouveau treebank à partir de quatrièmes de couverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles 22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Caen, France. pp.480-486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Structure of Backcovers: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïig Pénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of First TextLink Action Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Louvain-La-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-Couv, a Backcover Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Guénot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Warsaw, Poland. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MarsaTag, a tagger for French written texts and speech transcriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Montcheuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Asian Pacific Corpus linguistics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Hong Kong, China. pp.220-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribution of mental states during conversation in schizophrenia: Features of poor mentalisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Wilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Schizophrenia International Research Conference 4th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Florence, Italy. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'Esprit dans le Mild Cognitive Impairment : différents profils pour différents devenirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. pp.24-25, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2014.01.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorizing syntactic chunks for marking disfluent speech in French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pallaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Workshop on Disfluency in Spontaneous Speech (Diss)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness and processing difficulty models. A pilot study for eye-tracking data on the French Treebank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Eye-tracking and Natural Language Processing at The 24th International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experiments on prosodic and discourse units in the Corpus of Interactional Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SeineDial, 16th SEMDIAL Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listener's responses during storytelling in French Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Feedback Behaviors in Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Stevenson, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridization and Treebank Enrichment with Constraint-Based Representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement du FTB : un treebank hybride constituants/propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.307-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamics of mimicry by means of prosodic cues in conversational speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Oertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Campbell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Linguistic Difficulty by Means of a Morpho-Syntactic Probabilistic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACLIC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Singapore, Singapore. pp.160-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérience d'annotation à large échelle : le projet OTIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA : Annoter les corpus oraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring speakers' similarity in speech by means of prosodic cues: methods and potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OTIM formal annotation model: a preliminary step before annotation scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Conference on Language Resources and Evaluation (LREC 2010), Valetta, Malta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody in a corpus of French spontaneous speech: perception, annotation and prosody ~ syntax interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation schemes, annotation tools and the question of interoperability: from Typed Feature Structures to XML Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seinturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Global Interoperability for Language Resource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Reinforcement of Degree Adverbs and Adjectives in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Aflico (Grammaires en Construction(s))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Prediction of Topic Changes Through Automatic Detection of Register variations and Pause Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline de Looze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur les outils du LPL pour l'analyse syntaxique du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA "Quels analyseurs syntaxiques pour le français ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des grammaires probabilistes dans les tâches de segmentation et d'annotation prosodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the phonetic pitch movement of the accentual phrase in Korean read speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyongsil Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campaninas, Brazil. pp.123-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la qualité de l'étiquetage sur le chunking: une corrélation dépendant de la taille des chunks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An XML Coding Scheme for Multimodal Corpus Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Birmingham, United Kingdom. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le module de reformulation iconique de la Plateforme de Communication Alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.519-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backchannels revisited from a multimodal perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auditory-visual Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, Netherlands. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AANVIS project: towards the automatic multilingual analysis of non-verbal information in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Hirst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saandia Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chentir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyongsil Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 Satellite Meeting, Workshop on Intonational Phonology : Understudied or Fieldwork Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souris et claviers virtuels pour le contrôle alternatif de l'environnement informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH (Accessibilité et systèmes de suppléance aux personnes en situations de handicaps)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensive Gestures in French and their Multimodal Correlates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Espesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium. pp.690-693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of probabilistic grammars in speech annotation and segmentation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Nesterenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech and Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscow, Russia. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00244492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de communication iconique : Reformulation avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFRATH, Handicap 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de contrôle pour l'analyse en Grammaires de Propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Plateforme de Communication Alternative : un outil de communication et de rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Scientifique International des Orthophonistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme pour l'acquisition, la maintenance et la validation de ressources lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Vanrullen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Maeyhieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Technique for Estimating Cosmological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Cosmological Data and the Values of the Fundamental Parameters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Manchester, United Kingdom. pp.467, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0074180900216707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCA : Un système de communication alternative évolutif et réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bellengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic resources and cognitive aspects in alternative communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.431-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn from 1. 2Jy IRAS Fluxes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Flows Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Victoria B.C., Canada. pp.274-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Method for Measuring the Hubble Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic Flows Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Victoria B. C., Canada. pp.138-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of the Substructures and the Bulk Flow of the Local Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. G. Gurzadyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU Symposium 192, The Stellar Content of Local Group Galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Cape Town, South Africa. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical distance indicator for spiral galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Hendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Persic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Galaxies to Galaxy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Sesto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet analysis of cosmic velocity field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmic velocity fields IAP 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Paris, France. pp.221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Feedback Variability: A Study of Listening Styles in Spontaneous Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Ochs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingCologne2025 Feedback in Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures and laughter as a resource for negotiating humor in conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Priego-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactional Humor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.131-168, 2023, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110983128-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Self Interruptions in French Language Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liesbeth Degand; Gaëtanelle Gilquin; Laurence Meurant; Anne Catherine Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluency and Disfluency across Languages and Language Varieties. Corpora and Language in Use –Proceedings 4,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings 4, , pp.109-138, 2019, Corpora and Language in Use</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Corpus of Interactional Data: a Large Multimodal Annotated Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Ide &amp; J.Pustejovsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Linguistic Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.323-1356, 2017, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-0881-2_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et analyse syntaxique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Bellot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle, assistée et personnalisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences, pp.57-72, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Rolland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dysarthries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.1-11, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme de communication alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Lofaso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens de l'Institut Garches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Frison Roche, pp.82-93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody, Discourse and Syntax in French Conversations: Resource creation and Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klim Peshkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensive and Disfluent Auto-Breaks in Spoken Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthille Pallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lexique syntaxique des verbes du français : VfrLPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation de Tully-Fisher : Calibration dans le champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la distribution et de la cinématique des galaxies dans l'univers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Université Aix-Marseille II, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01705311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do young adolescents draw on common ground like adults?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Retournard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemDial 2025 – Bialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bielefeld (Germany), Germany. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId254"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.22012.rau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000220" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonnefoi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-143021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lain&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1123-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754509001153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellengier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Gurzadyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Hendry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton d'Mellow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04864.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hendry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Goodwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gribbin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/J.1365-8711.2001.04377.X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04078.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theureau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguenheim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704037v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Henriksen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/11/4/010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704072v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(91)90982-E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH060F54-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gregoire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954413v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769684v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.092" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500736v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510662v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510671v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Oertel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Campbell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433879v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyongsil Cho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173546v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chentir" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Bianco" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0074180900216707" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142949v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433086v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110983128-006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705311v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Retournard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpl-aix.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326629v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kolenberg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2025.2564615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226460v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#252;bra Bodur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103268" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026448" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2024.103066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1062342" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.22012.rau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962319v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5728" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire de Montcheuil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5735" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cuartero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane V&#233;ron&#8208;delor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Atkinson&#8208;clement" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12661" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Viallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000220" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonnefoi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-143021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rauzy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491786v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lain&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-010-1123-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ader" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754509001153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285644v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nesterenko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Hirst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellengier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Gurzadyan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rauzy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Hendry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenton d'Mellow" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04864.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250042v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hendry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Goodwin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gribbin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/J.1365-8711.2001.04377.X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04078.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704516v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theureau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottinelli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguenheim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005024v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachi&#232;ze-Rey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704072v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Henriksen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/11/4/010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachieze-Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0375-9601(91)90982-E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH060F54-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gregoire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190228v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James German" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-1651" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Houl&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3610661.3616188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331446v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83527-9_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415890v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Abderrahmane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529371v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Oufaida" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01733794v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Bolger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Pattamadilok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769684v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Montcheuil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498946v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gu&#233;not" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ig P&#233;nault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Bertrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500736v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Wilquin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faget" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vaillant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2014.01.092" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klim Peshkov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pallaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510674v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510662v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Looze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Oertel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Campbell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514852v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231922v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guardiola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gu&#233;not" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seinturier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666079v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433879v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyongsil Cho" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285642v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244494v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244490v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saandia Ali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chentir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244493v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00244492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142431v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Bianco" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142956v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Vanrullen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maeyhieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0074180900216707" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142949v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135438v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250057v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250063v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salucci" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704019v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396305v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433086v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110983128-006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176887v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0881-2_51" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135426v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709329v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704234v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01705311v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Retournard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>